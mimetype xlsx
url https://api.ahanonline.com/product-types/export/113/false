--- v2 (2026-02-27)
+++ v3 (2026-06-03)
@@ -387,57 +387,525 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1"/>
+  <dimension ref="A1:C42"/>
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
-  <sheetData/>
+  <cols>
+    <col min="1" max="1" customWidth="1" width="55"/>
+    <col min="2" max="2" customWidth="1" width="9"/>
+    <col min="3" max="3" customWidth="1" width="11"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="str">
+        <v>نام</v>
+      </c>
+      <c r="B1" t="str">
+        <v>قیمت</v>
+      </c>
+      <c r="C1" t="str">
+        <v>تاریخ اخرین قیمت</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="str">
+        <v xml:space="preserve">ناودانی 8  ناب تبریز 12 متری کارخانه  </v>
+      </c>
+      <c r="B2" t="str">
+        <v>691427</v>
+      </c>
+      <c r="C2" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v xml:space="preserve">ناودانی 8  ناب تبریز 6 متری کارخانه  </v>
+      </c>
+      <c r="B3" t="str">
+        <v>691427</v>
+      </c>
+      <c r="C3" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="str">
+        <v xml:space="preserve">ناودانی 10  ناب تبریز 12 متری کارخانه  </v>
+      </c>
+      <c r="B4" t="str">
+        <v>690909</v>
+      </c>
+      <c r="C4" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="str">
+        <v xml:space="preserve">ناودانی 10  ناب تبریز 6 متری کارخانه  </v>
+      </c>
+      <c r="B5" t="str">
+        <v>690909</v>
+      </c>
+      <c r="C5" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v xml:space="preserve">ناودانی 12  ناب تبریز 12 متری کارخانه  </v>
+      </c>
+      <c r="B6" t="str">
+        <v>691427</v>
+      </c>
+      <c r="C6" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v xml:space="preserve">ناودانی 12  ناب تبریز 6 متری کارخانه  </v>
+      </c>
+      <c r="B7" t="str">
+        <v>691427</v>
+      </c>
+      <c r="C7" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v xml:space="preserve">ناودانی 14  ناب تبریز 12 متری کارخانه  </v>
+      </c>
+      <c r="B8" t="str">
+        <v>690909</v>
+      </c>
+      <c r="C8" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v xml:space="preserve">ناودانی 16  ناب تبریز 12 متری کارخانه  </v>
+      </c>
+      <c r="B9" t="str">
+        <v>690909</v>
+      </c>
+      <c r="C9" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v xml:space="preserve">ناودانی 16  ناب تبریز 6 متری کارخانه  </v>
+      </c>
+      <c r="B10" t="str">
+        <v>691196</v>
+      </c>
+      <c r="C10" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v xml:space="preserve">ناودانی 6  شکفته 6 متری بنگاه تهران  </v>
+      </c>
+      <c r="B11" t="str">
+        <v>736317</v>
+      </c>
+      <c r="C11" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v xml:space="preserve">ناودانی 6  شکفته 6 متری کارخانه  </v>
+      </c>
+      <c r="B12" t="str">
+        <v>698921</v>
+      </c>
+      <c r="C12" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v xml:space="preserve">ناودانی    8 شکفته 6 متری کارخانه </v>
+      </c>
+      <c r="B13" t="str">
+        <v>698372</v>
+      </c>
+      <c r="C13" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="str">
+        <v xml:space="preserve">ناودانی 8  شکفته 6 متری بنگاه تهران  </v>
+      </c>
+      <c r="B14" t="str">
+        <v>738185</v>
+      </c>
+      <c r="C14" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="str">
+        <v xml:space="preserve">ناودانی 10  شکفته 12 متری کارخانه  </v>
+      </c>
+      <c r="B15" t="str">
+        <v>699338</v>
+      </c>
+      <c r="C15" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v xml:space="preserve">ناودانی 10  شکفته 6 متری بنگاه تهران  </v>
+      </c>
+      <c r="B16" t="str">
+        <v>741594</v>
+      </c>
+      <c r="C16" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="str">
+        <v xml:space="preserve">ناودانی 10  شکفته 6 متری کارخانه  </v>
+      </c>
+      <c r="B17" t="str">
+        <v>698398</v>
+      </c>
+      <c r="C17" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="str">
+        <v xml:space="preserve">ناودانی 12  شکفته 12 متری کارخانه  </v>
+      </c>
+      <c r="B18" t="str">
+        <v>698662</v>
+      </c>
+      <c r="C18" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="str">
+        <v xml:space="preserve">ناودانی 12  شکفته 6 متری کارخانه  </v>
+      </c>
+      <c r="B19" t="str">
+        <v>698372</v>
+      </c>
+      <c r="C19" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="str">
+        <v xml:space="preserve">ناودانی 12  شکفته 6 متری بنگاه تهران  </v>
+      </c>
+      <c r="B20" t="str">
+        <v>743370</v>
+      </c>
+      <c r="C20" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="str">
+        <v xml:space="preserve">ناودانی 14  شکفته 12 متری کارخانه  </v>
+      </c>
+      <c r="B21" t="str">
+        <v>698438</v>
+      </c>
+      <c r="C21" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="str">
+        <v xml:space="preserve">ناودانی 14  شکفته 6 متری کارخانه  </v>
+      </c>
+      <c r="B22" t="str">
+        <v>698407</v>
+      </c>
+      <c r="C22" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="str">
+        <v xml:space="preserve">ناودانی 14  شکفته 6 متری بنگاه تهران  </v>
+      </c>
+      <c r="B23" t="str">
+        <v>741435</v>
+      </c>
+      <c r="C23" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="str">
+        <v xml:space="preserve">ناودانی 16  شکفته 12 متری کارخانه  </v>
+      </c>
+      <c r="B24" t="str">
+        <v>698927</v>
+      </c>
+      <c r="C24" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="str">
+        <v xml:space="preserve">ناودانی 16  شکفته 6 متری کارخانه  </v>
+      </c>
+      <c r="B25" t="str">
+        <v>698509</v>
+      </c>
+      <c r="C25" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="str">
+        <v xml:space="preserve">ناودانی 28  10  هموزن اروپا  12 متری  بنگاه تهران  </v>
+      </c>
+      <c r="B26" t="str">
+        <v>1365873</v>
+      </c>
+      <c r="C26" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="str">
+        <v xml:space="preserve">ناودانی 26  9.53  هموزن اروپا  12 متری  بنگاه تهران  </v>
+      </c>
+      <c r="B27" t="str">
+        <v>1799028</v>
+      </c>
+      <c r="C27" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="str">
+        <v xml:space="preserve">ناودانی 8  هموزن اروپا 12 متری بنگاه تهران  </v>
+      </c>
+      <c r="B28" t="str">
+        <v>734536</v>
+      </c>
+      <c r="C28" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="str">
+        <v xml:space="preserve">ناودانی  10 هموزن اروپا 12 متری بنگاه تهران </v>
+      </c>
+      <c r="B29" t="str">
+        <v>734110</v>
+      </c>
+      <c r="C29" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="str">
+        <v xml:space="preserve">ناودانی 12  هموزن اروپا 12 متری بنگاه تهران  </v>
+      </c>
+      <c r="B30" t="str">
+        <v>734612</v>
+      </c>
+      <c r="C30" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="str">
+        <v xml:space="preserve">ناودانی 14  هموزن اروپا 12 متری بنگاه تهران  </v>
+      </c>
+      <c r="B31" t="str">
+        <v>734616</v>
+      </c>
+      <c r="C31" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="str">
+        <v xml:space="preserve">ناودانی 16  هموزن اروپا 12 متری بنگاه تهران  </v>
+      </c>
+      <c r="B32" t="str">
+        <v>738902</v>
+      </c>
+      <c r="C32" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="str">
+        <v xml:space="preserve">ناودانی 18  هموزن اروپا 12 متری بنگاه تهران  </v>
+      </c>
+      <c r="B33" t="str">
+        <v>835371</v>
+      </c>
+      <c r="C33" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="str">
+        <v xml:space="preserve">ناودانی 20  هموزن اروپا 12 متری بنگاه تهران  </v>
+      </c>
+      <c r="B34" t="str">
+        <v>920743</v>
+      </c>
+      <c r="C34" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="str">
+        <v xml:space="preserve">ناودانی 22  هموزن اروپا 12 متری بنگاه تهران  </v>
+      </c>
+      <c r="B35" t="str">
+        <v>1389692</v>
+      </c>
+      <c r="C35" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="str">
+        <v xml:space="preserve">ناودانی 24  هموزن اروپا 12 متری بنگاه تهران  </v>
+      </c>
+      <c r="B36" t="str">
+        <v>1828755</v>
+      </c>
+      <c r="C36" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="str">
+        <v xml:space="preserve">ناودانی 65  هموزن اروپا 6 متری بنگاه تهران  </v>
+      </c>
+      <c r="B37" t="str">
+        <v>1797890</v>
+      </c>
+      <c r="C37" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="str">
+        <v xml:space="preserve">ناودانی 16    صبا فولاد سمنان  12 متری  کارخانه  </v>
+      </c>
+      <c r="B38" t="str">
+        <v>727848</v>
+      </c>
+      <c r="C38" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="str">
+        <v xml:space="preserve">ناودانی 14    صبا فولاد سمنان  12 متری  کارخانه  </v>
+      </c>
+      <c r="B39" t="str">
+        <v>727848</v>
+      </c>
+      <c r="C39" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="str">
+        <v xml:space="preserve">ناودانی 14    صبا فولاد سمنان  6 متری  کارخانه  </v>
+      </c>
+      <c r="B40" t="str">
+        <v>727848</v>
+      </c>
+      <c r="C40" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="str">
+        <v xml:space="preserve">ناودانی 14    صبا فولاد سمنان  6 متری  کارخانه  </v>
+      </c>
+      <c r="B41" t="str">
+        <v>726917</v>
+      </c>
+      <c r="C41" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="str">
+        <v xml:space="preserve">ناودانی 12    صبا فولاد سمنان  12 متری  کارخانه  </v>
+      </c>
+      <c r="B42" t="str">
+        <v>727848</v>
+      </c>
+      <c r="C42" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+  </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:C42"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 