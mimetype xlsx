--- v3 (2026-06-03)
+++ v4 (2026-07-18)
@@ -387,525 +387,602 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C42"/>
+  <dimension ref="A1:C49"/>
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="55"/>
     <col min="2" max="2" customWidth="1" width="9"/>
     <col min="3" max="3" customWidth="1" width="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>نام</v>
       </c>
       <c r="B1" t="str">
         <v>قیمت</v>
       </c>
       <c r="C1" t="str">
         <v>تاریخ اخرین قیمت</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v xml:space="preserve">ناودانی 8  ناب تبریز 12 متری کارخانه  </v>
+        <v xml:space="preserve">ناودانی 16    صبا فولاد سمنان  12 متری  کارخانه  </v>
       </c>
       <c r="B2" t="str">
-        <v>691427</v>
+        <v>723296</v>
       </c>
       <c r="C2" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v xml:space="preserve">ناودانی 8  ناب تبریز 6 متری کارخانه  </v>
+        <v xml:space="preserve">ناودانی 16    صبا فولاد سمنان  6 متری  کارخانه  </v>
       </c>
       <c r="B3" t="str">
-        <v>691427</v>
+        <v>722727</v>
       </c>
       <c r="C3" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v xml:space="preserve">ناودانی 10  ناب تبریز 12 متری کارخانه  </v>
+        <v xml:space="preserve">ناودانی 12    صبا فولاد سمنان  12 متری  کارخانه  </v>
       </c>
       <c r="B4" t="str">
-        <v>690909</v>
+        <v>722727</v>
       </c>
       <c r="C4" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v xml:space="preserve">ناودانی 10  ناب تبریز 6 متری کارخانه  </v>
+        <v xml:space="preserve">ناودانی 12    صبا فولاد سمنان  6 متری  کارخانه  </v>
       </c>
       <c r="B5" t="str">
-        <v>690909</v>
+        <v>722727</v>
       </c>
       <c r="C5" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v xml:space="preserve">ناودانی 12  ناب تبریز 12 متری کارخانه  </v>
+        <v xml:space="preserve">ناودانی 26  9.53  هموزن اروپا  12 متری  بنگاه تهران  </v>
       </c>
       <c r="B6" t="str">
-        <v>691427</v>
+        <v>2048982</v>
       </c>
       <c r="C6" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v xml:space="preserve">ناودانی 12  ناب تبریز 6 متری کارخانه  </v>
+        <v xml:space="preserve">ناودانی 28  10  هموزن اروپا  12 متری  بنگاه تهران  </v>
       </c>
       <c r="B7" t="str">
-        <v>691427</v>
+        <v>1421404</v>
       </c>
       <c r="C7" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v xml:space="preserve">ناودانی 14  ناب تبریز 12 متری کارخانه  </v>
+        <v xml:space="preserve">ناودانی 18    کیمیا  12 متری  کارخانه  </v>
       </c>
       <c r="B8" t="str">
-        <v>690909</v>
+        <v>764545</v>
       </c>
       <c r="C8" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v xml:space="preserve">ناودانی 16  ناب تبریز 12 متری کارخانه  </v>
+        <v xml:space="preserve">ناودانی 20    کیمیا  12 متری  کارخانه  </v>
       </c>
       <c r="B9" t="str">
-        <v>690909</v>
+        <v>882727</v>
       </c>
       <c r="C9" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v xml:space="preserve">ناودانی 16  ناب تبریز 6 متری کارخانه  </v>
+        <v xml:space="preserve">ناودانی 16    کیمیا  12 متری  کارخانه  </v>
       </c>
       <c r="B10" t="str">
-        <v>691196</v>
+        <v>728181</v>
       </c>
       <c r="C10" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v xml:space="preserve">ناودانی 6  شکفته 6 متری بنگاه تهران  </v>
+        <v xml:space="preserve">ناودانی 14    کیمیا  12 متری  کارخانه  </v>
       </c>
       <c r="B11" t="str">
-        <v>736317</v>
+        <v>728181</v>
       </c>
       <c r="C11" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v xml:space="preserve">ناودانی 6  شکفته 6 متری کارخانه  </v>
+        <v xml:space="preserve">ناودانی 12    کیمیا  12 متری  کارخانه  </v>
       </c>
       <c r="B12" t="str">
-        <v>698921</v>
+        <v>728181</v>
       </c>
       <c r="C12" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v xml:space="preserve">ناودانی    8 شکفته 6 متری کارخانه </v>
+        <v xml:space="preserve">ناودانی 10    کیمیا  12 متری  کارخانه  </v>
       </c>
       <c r="B13" t="str">
-        <v>698372</v>
+        <v>728181</v>
       </c>
       <c r="C13" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v xml:space="preserve">ناودانی 8  شکفته 6 متری بنگاه تهران  </v>
+        <v xml:space="preserve">ناودانی 5  اسپیرال 6 متری کارخانه  </v>
       </c>
       <c r="B14" t="str">
-        <v>738185</v>
+        <v>804972</v>
       </c>
       <c r="C14" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v xml:space="preserve">ناودانی 10  شکفته 12 متری کارخانه  </v>
+        <v xml:space="preserve">ناودانی 6  شکفته 6 متری کارخانه  </v>
       </c>
       <c r="B15" t="str">
-        <v>699338</v>
+        <v>752416</v>
       </c>
       <c r="C15" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v xml:space="preserve">ناودانی 10  شکفته 6 متری بنگاه تهران  </v>
+        <v xml:space="preserve">ناودانی 6  شکفته 6 متری بنگاه تهران  </v>
       </c>
       <c r="B16" t="str">
-        <v>741594</v>
+        <v>769998</v>
       </c>
       <c r="C16" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v xml:space="preserve">ناودانی 10  شکفته 6 متری کارخانه  </v>
+        <v xml:space="preserve">ناودانی 8  هموزن اروپا 12 متری بنگاه تهران  </v>
       </c>
       <c r="B17" t="str">
-        <v>698398</v>
+        <v>764037</v>
       </c>
       <c r="C17" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v xml:space="preserve">ناودانی 12  شکفته 12 متری کارخانه  </v>
+        <v xml:space="preserve">ناودانی 8  ناب تبریز 12 متری کارخانه  </v>
       </c>
       <c r="B18" t="str">
-        <v>698662</v>
+        <v>727611</v>
       </c>
       <c r="C18" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v xml:space="preserve">ناودانی 12  شکفته 6 متری کارخانه  </v>
+        <v xml:space="preserve">ناودانی 8  شکفته 6 متری بنگاه تهران  </v>
       </c>
       <c r="B19" t="str">
-        <v>698372</v>
+        <v>777304</v>
       </c>
       <c r="C19" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v xml:space="preserve">ناودانی 12  شکفته 6 متری بنگاه تهران  </v>
+        <v xml:space="preserve">ناودانی    8 شکفته 6 متری کارخانه </v>
       </c>
       <c r="B20" t="str">
-        <v>743370</v>
+        <v>745500</v>
       </c>
       <c r="C20" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v xml:space="preserve">ناودانی 14  شکفته 12 متری کارخانه  </v>
+        <v xml:space="preserve">ناودانی 8  ناب تبریز 6 متری کارخانه  </v>
       </c>
       <c r="B21" t="str">
-        <v>698438</v>
+        <v>727611</v>
       </c>
       <c r="C21" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v xml:space="preserve">ناودانی 14  شکفته 6 متری کارخانه  </v>
+        <v xml:space="preserve">ناودانی  10 هموزن اروپا 12 متری بنگاه تهران </v>
       </c>
       <c r="B22" t="str">
-        <v>698407</v>
+        <v>764451</v>
       </c>
       <c r="C22" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v xml:space="preserve">ناودانی 14  شکفته 6 متری بنگاه تهران  </v>
+        <v xml:space="preserve">ناودانی 10  شکفته 12 متری کارخانه  </v>
       </c>
       <c r="B23" t="str">
-        <v>741435</v>
+        <v>745562</v>
       </c>
       <c r="C23" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v xml:space="preserve">ناودانی 16  شکفته 12 متری کارخانه  </v>
+        <v xml:space="preserve">ناودانی 10  ناب تبریز 12 متری کارخانه  </v>
       </c>
       <c r="B24" t="str">
-        <v>698927</v>
+        <v>728000</v>
       </c>
       <c r="C24" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v xml:space="preserve">ناودانی 16  شکفته 6 متری کارخانه  </v>
+        <v xml:space="preserve">ناودانی 10  شکفته 6 متری بنگاه تهران  </v>
       </c>
       <c r="B25" t="str">
-        <v>698509</v>
+        <v>770757</v>
       </c>
       <c r="C25" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v xml:space="preserve">ناودانی 28  10  هموزن اروپا  12 متری  بنگاه تهران  </v>
+        <v xml:space="preserve">ناودانی 10  شکفته 6 متری کارخانه  </v>
       </c>
       <c r="B26" t="str">
-        <v>1365873</v>
+        <v>745527</v>
       </c>
       <c r="C26" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v xml:space="preserve">ناودانی 26  9.53  هموزن اروپا  12 متری  بنگاه تهران  </v>
+        <v xml:space="preserve">ناودانی 10  ناب تبریز 6 متری کارخانه  </v>
       </c>
       <c r="B27" t="str">
-        <v>1799028</v>
+        <v>728000</v>
       </c>
       <c r="C27" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v xml:space="preserve">ناودانی 8  هموزن اروپا 12 متری بنگاه تهران  </v>
+        <v xml:space="preserve">ناودانی 12  هموزن اروپا 12 متری بنگاه تهران  </v>
       </c>
       <c r="B28" t="str">
-        <v>734536</v>
+        <v>768800</v>
       </c>
       <c r="C28" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v xml:space="preserve">ناودانی  10 هموزن اروپا 12 متری بنگاه تهران </v>
+        <v xml:space="preserve">ناودانی 12  شکفته 12 متری کارخانه  </v>
       </c>
       <c r="B29" t="str">
-        <v>734110</v>
+        <v>745791</v>
       </c>
       <c r="C29" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v xml:space="preserve">ناودانی 12  هموزن اروپا 12 متری بنگاه تهران  </v>
+        <v xml:space="preserve">ناودانی 12  ناب تبریز 12 متری کارخانه  </v>
       </c>
       <c r="B30" t="str">
-        <v>734612</v>
+        <v>727611</v>
       </c>
       <c r="C30" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v xml:space="preserve">ناودانی 14  هموزن اروپا 12 متری بنگاه تهران  </v>
+        <v xml:space="preserve">ناودانی 12  شکفته 6 متری بنگاه تهران  </v>
       </c>
       <c r="B31" t="str">
-        <v>734616</v>
+        <v>770567</v>
       </c>
       <c r="C31" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v xml:space="preserve">ناودانی 16  هموزن اروپا 12 متری بنگاه تهران  </v>
+        <v xml:space="preserve">ناودانی 12  شکفته 6 متری کارخانه  </v>
       </c>
       <c r="B32" t="str">
-        <v>738902</v>
+        <v>745500</v>
       </c>
       <c r="C32" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v xml:space="preserve">ناودانی 18  هموزن اروپا 12 متری بنگاه تهران  </v>
+        <v xml:space="preserve">ناودانی 12  ناب تبریز 6 متری کارخانه  </v>
       </c>
       <c r="B33" t="str">
-        <v>835371</v>
+        <v>727611</v>
       </c>
       <c r="C33" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v xml:space="preserve">ناودانی 20  هموزن اروپا 12 متری بنگاه تهران  </v>
+        <v xml:space="preserve">ناودانی 14  هموزن اروپا 12 متری بنگاه تهران  </v>
       </c>
       <c r="B34" t="str">
-        <v>920743</v>
+        <v>773393</v>
       </c>
       <c r="C34" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v xml:space="preserve">ناودانی 22  هموزن اروپا 12 متری بنگاه تهران  </v>
+        <v xml:space="preserve">ناودانی 14  شکفته 12 متری کارخانه  </v>
       </c>
       <c r="B35" t="str">
-        <v>1389692</v>
+        <v>745566</v>
       </c>
       <c r="C35" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v xml:space="preserve">ناودانی 24  هموزن اروپا 12 متری بنگاه تهران  </v>
+        <v xml:space="preserve">ناودانی 14  ناب تبریز 12 متری کارخانه  </v>
       </c>
       <c r="B36" t="str">
-        <v>1828755</v>
+        <v>728000</v>
       </c>
       <c r="C36" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v xml:space="preserve">ناودانی 65  هموزن اروپا 6 متری بنگاه تهران  </v>
+        <v xml:space="preserve">ناودانی 14  شکفته 6 متری بنگاه تهران  </v>
       </c>
       <c r="B37" t="str">
-        <v>1797890</v>
+        <v>768603</v>
       </c>
       <c r="C37" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v xml:space="preserve">ناودانی 16    صبا فولاد سمنان  12 متری  کارخانه  </v>
+        <v xml:space="preserve">ناودانی 14  شکفته 6 متری کارخانه  </v>
       </c>
       <c r="B38" t="str">
-        <v>727848</v>
+        <v>745536</v>
       </c>
       <c r="C38" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v xml:space="preserve">ناودانی 14    صبا فولاد سمنان  12 متری  کارخانه  </v>
+        <v xml:space="preserve">ناودانی 14  ناب تبریز 6 متری کارخانه  </v>
       </c>
       <c r="B39" t="str">
-        <v>727848</v>
+        <v>727702</v>
       </c>
       <c r="C39" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v xml:space="preserve">ناودانی 14    صبا فولاد سمنان  6 متری  کارخانه  </v>
+        <v xml:space="preserve">ناودانی 16  هموزن اروپا 12 متری بنگاه تهران  </v>
       </c>
       <c r="B40" t="str">
-        <v>727848</v>
+        <v>766433</v>
       </c>
       <c r="C40" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v xml:space="preserve">ناودانی 14    صبا فولاد سمنان  6 متری  کارخانه  </v>
+        <v xml:space="preserve">ناودانی 16  شکفته 12 متری کارخانه  </v>
       </c>
       <c r="B41" t="str">
-        <v>726917</v>
+        <v>746058</v>
       </c>
       <c r="C41" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v xml:space="preserve">ناودانی 12    صبا فولاد سمنان  12 متری  کارخانه  </v>
+        <v xml:space="preserve">ناودانی 16  ناب تبریز 12 متری کارخانه  </v>
       </c>
       <c r="B42" t="str">
-        <v>727848</v>
+        <v>728000</v>
       </c>
       <c r="C42" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="str">
+        <v xml:space="preserve">ناودانی 16  شکفته 6 متری کارخانه  </v>
+      </c>
+      <c r="B43" t="str">
+        <v>745782</v>
+      </c>
+      <c r="C43" t="str">
+        <v>1405/4/27</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="str">
+        <v xml:space="preserve">ناودانی 16  ناب تبریز 6 متری کارخانه  </v>
+      </c>
+      <c r="B44" t="str">
+        <v>727379</v>
+      </c>
+      <c r="C44" t="str">
+        <v>1405/4/27</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="str">
+        <v xml:space="preserve">ناودانی 18  هموزن اروپا 12 متری بنگاه تهران  </v>
+      </c>
+      <c r="B45" t="str">
+        <v>824547</v>
+      </c>
+      <c r="C45" t="str">
+        <v>1405/4/27</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="str">
+        <v xml:space="preserve">ناودانی 20  هموزن اروپا 12 متری بنگاه تهران  </v>
+      </c>
+      <c r="B46" t="str">
+        <v>896812</v>
+      </c>
+      <c r="C46" t="str">
+        <v>1405/4/27</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="str">
+        <v xml:space="preserve">ناودانی 22  هموزن اروپا 12 متری بنگاه تهران  </v>
+      </c>
+      <c r="B47" t="str">
+        <v>1311664</v>
+      </c>
+      <c r="C47" t="str">
+        <v>1405/4/27</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="str">
+        <v xml:space="preserve">ناودانی 24  هموزن اروپا 12 متری بنگاه تهران  </v>
+      </c>
+      <c r="B48" t="str">
+        <v>1908271</v>
+      </c>
+      <c r="C48" t="str">
+        <v>1405/4/27</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="str">
+        <v xml:space="preserve">ناودانی 65  هموزن اروپا 6 متری بنگاه تهران  </v>
+      </c>
+      <c r="B49" t="str">
+        <v>1930832</v>
+      </c>
+      <c r="C49" t="str">
+        <v>1405/4/27</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:C42"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:C49"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 