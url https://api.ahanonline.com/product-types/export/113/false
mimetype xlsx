--- v4 (2026-07-18)
+++ v5 (2026-09-01)
@@ -413,571 +413,571 @@
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="55"/>
     <col min="2" max="2" customWidth="1" width="9"/>
     <col min="3" max="3" customWidth="1" width="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>نام</v>
       </c>
       <c r="B1" t="str">
         <v>قیمت</v>
       </c>
       <c r="C1" t="str">
         <v>تاریخ اخرین قیمت</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v xml:space="preserve">ناودانی 16    صبا فولاد سمنان  12 متری  کارخانه  </v>
       </c>
       <c r="B2" t="str">
-        <v>723296</v>
+        <v>814950</v>
       </c>
       <c r="C2" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v xml:space="preserve">ناودانی 16    صبا فولاد سمنان  6 متری  کارخانه  </v>
       </c>
       <c r="B3" t="str">
-        <v>722727</v>
+        <v>814363</v>
       </c>
       <c r="C3" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v xml:space="preserve">ناودانی 12    صبا فولاد سمنان  12 متری  کارخانه  </v>
+        <v xml:space="preserve">ناودانی 14    صبا فولاد سمنان  12 متری  کارخانه  </v>
       </c>
       <c r="B4" t="str">
-        <v>722727</v>
+        <v>814363</v>
       </c>
       <c r="C4" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v xml:space="preserve">ناودانی 12    صبا فولاد سمنان  6 متری  کارخانه  </v>
+        <v xml:space="preserve">ناودانی 14    صبا فولاد سمنان  6 متری  کارخانه  </v>
       </c>
       <c r="B5" t="str">
-        <v>722727</v>
+        <v>814363</v>
       </c>
       <c r="C5" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v xml:space="preserve">ناودانی 26  9.53  هموزن اروپا  12 متری  بنگاه تهران  </v>
+        <v xml:space="preserve">ناودانی 14    صبا فولاد سمنان  6 متری  کارخانه  </v>
       </c>
       <c r="B6" t="str">
-        <v>2048982</v>
+        <v>814363</v>
       </c>
       <c r="C6" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v xml:space="preserve">ناودانی 28  10  هموزن اروپا  12 متری  بنگاه تهران  </v>
+        <v xml:space="preserve">ناودانی 12    صبا فولاد سمنان  12 متری  کارخانه  </v>
       </c>
       <c r="B7" t="str">
-        <v>1421404</v>
+        <v>814363</v>
       </c>
       <c r="C7" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v xml:space="preserve">ناودانی 18    کیمیا  12 متری  کارخانه  </v>
+        <v xml:space="preserve">ناودانی 12    صبا فولاد سمنان  6 متری  کارخانه  </v>
       </c>
       <c r="B8" t="str">
-        <v>764545</v>
+        <v>814363</v>
       </c>
       <c r="C8" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v xml:space="preserve">ناودانی 20    کیمیا  12 متری  کارخانه  </v>
+        <v xml:space="preserve">ناودانی 28  10  هموزن اروپا  12 متری  بنگاه تهران  </v>
       </c>
       <c r="B9" t="str">
-        <v>882727</v>
+        <v>1896884</v>
       </c>
       <c r="C9" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v xml:space="preserve">ناودانی 16    کیمیا  12 متری  کارخانه  </v>
+        <v xml:space="preserve">ناودانی 26  9.53  هموزن اروپا  12 متری  بنگاه تهران  </v>
       </c>
       <c r="B10" t="str">
-        <v>728181</v>
+        <v>2305376</v>
       </c>
       <c r="C10" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v xml:space="preserve">ناودانی 14    کیمیا  12 متری  کارخانه  </v>
+        <v xml:space="preserve">ناودانی 12    کیمیا  12 متری  کارخانه  </v>
       </c>
       <c r="B11" t="str">
-        <v>728181</v>
+        <v>837090</v>
       </c>
       <c r="C11" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v xml:space="preserve">ناودانی 12    کیمیا  12 متری  کارخانه  </v>
+        <v xml:space="preserve">ناودانی 14    کیمیا  12 متری  کارخانه  </v>
       </c>
       <c r="B12" t="str">
-        <v>728181</v>
+        <v>837090</v>
       </c>
       <c r="C12" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v xml:space="preserve">ناودانی 10    کیمیا  12 متری  کارخانه  </v>
       </c>
       <c r="B13" t="str">
-        <v>728181</v>
+        <v>836363</v>
       </c>
       <c r="C13" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v xml:space="preserve">ناودانی 5  اسپیرال 6 متری کارخانه  </v>
       </c>
       <c r="B14" t="str">
-        <v>804972</v>
+        <v>874500</v>
       </c>
       <c r="C14" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v xml:space="preserve">ناودانی 6  شکفته 6 متری کارخانه  </v>
+        <v xml:space="preserve">ناودانی 6  شکفته 6 متری بنگاه تهران  </v>
       </c>
       <c r="B15" t="str">
-        <v>752416</v>
+        <v>848180</v>
       </c>
       <c r="C15" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v xml:space="preserve">ناودانی 6  شکفته 6 متری بنگاه تهران  </v>
+        <v xml:space="preserve">ناودانی 6  شکفته 6 متری کارخانه  </v>
       </c>
       <c r="B16" t="str">
-        <v>769998</v>
+        <v>837870</v>
       </c>
       <c r="C16" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v xml:space="preserve">ناودانی 8  هموزن اروپا 12 متری بنگاه تهران  </v>
       </c>
       <c r="B17" t="str">
-        <v>764037</v>
+        <v>893742</v>
       </c>
       <c r="C17" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v xml:space="preserve">ناودانی 8  ناب تبریز 12 متری کارخانه  </v>
       </c>
       <c r="B18" t="str">
-        <v>727611</v>
+        <v>827611</v>
       </c>
       <c r="C18" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v xml:space="preserve">ناودانی 8  شکفته 6 متری بنگاه تهران  </v>
       </c>
       <c r="B19" t="str">
-        <v>777304</v>
+        <v>867304</v>
       </c>
       <c r="C19" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v xml:space="preserve">ناودانی    8 شکفته 6 متری کارخانه </v>
       </c>
       <c r="B20" t="str">
-        <v>745500</v>
+        <v>831864</v>
       </c>
       <c r="C20" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v xml:space="preserve">ناودانی 8  ناب تبریز 6 متری کارخانه  </v>
       </c>
       <c r="B21" t="str">
-        <v>727611</v>
+        <v>827611</v>
       </c>
       <c r="C21" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v xml:space="preserve">ناودانی  10 هموزن اروپا 12 متری بنگاه تهران </v>
       </c>
       <c r="B22" t="str">
-        <v>764451</v>
+        <v>892150</v>
       </c>
       <c r="C22" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v xml:space="preserve">ناودانی 10  شکفته 12 متری کارخانه  </v>
       </c>
       <c r="B23" t="str">
-        <v>745562</v>
+        <v>831925</v>
       </c>
       <c r="C23" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v xml:space="preserve">ناودانی 10  ناب تبریز 12 متری کارخانه  </v>
       </c>
       <c r="B24" t="str">
-        <v>728000</v>
+        <v>837090</v>
       </c>
       <c r="C24" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
         <v xml:space="preserve">ناودانی 10  شکفته 6 متری بنگاه تهران  </v>
       </c>
       <c r="B25" t="str">
-        <v>770757</v>
+        <v>866211</v>
       </c>
       <c r="C25" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v xml:space="preserve">ناودانی 10  شکفته 6 متری کارخانه  </v>
       </c>
       <c r="B26" t="str">
-        <v>745527</v>
+        <v>831890</v>
       </c>
       <c r="C26" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v xml:space="preserve">ناودانی 10  ناب تبریز 6 متری کارخانه  </v>
       </c>
       <c r="B27" t="str">
-        <v>728000</v>
+        <v>837090</v>
       </c>
       <c r="C27" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
         <v xml:space="preserve">ناودانی 12  هموزن اروپا 12 متری بنگاه تهران  </v>
       </c>
       <c r="B28" t="str">
-        <v>768800</v>
+        <v>892150</v>
       </c>
       <c r="C28" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
         <v xml:space="preserve">ناودانی 12  شکفته 12 متری کارخانه  </v>
       </c>
       <c r="B29" t="str">
-        <v>745791</v>
+        <v>832155</v>
       </c>
       <c r="C29" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
         <v xml:space="preserve">ناودانی 12  ناب تبریز 12 متری کارخانه  </v>
       </c>
       <c r="B30" t="str">
-        <v>727611</v>
+        <v>827611</v>
       </c>
       <c r="C30" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
         <v xml:space="preserve">ناودانی 12  شکفته 6 متری بنگاه تهران  </v>
       </c>
       <c r="B31" t="str">
-        <v>770567</v>
+        <v>873294</v>
       </c>
       <c r="C31" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
         <v xml:space="preserve">ناودانی 12  شکفته 6 متری کارخانه  </v>
       </c>
       <c r="B32" t="str">
-        <v>745500</v>
+        <v>831864</v>
       </c>
       <c r="C32" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
         <v xml:space="preserve">ناودانی 12  ناب تبریز 6 متری کارخانه  </v>
       </c>
       <c r="B33" t="str">
-        <v>727611</v>
+        <v>836702</v>
       </c>
       <c r="C33" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
         <v xml:space="preserve">ناودانی 14  هموزن اروپا 12 متری بنگاه تهران  </v>
       </c>
       <c r="B34" t="str">
-        <v>773393</v>
+        <v>892724</v>
       </c>
       <c r="C34" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
         <v xml:space="preserve">ناودانی 14  شکفته 12 متری کارخانه  </v>
       </c>
       <c r="B35" t="str">
-        <v>745566</v>
+        <v>822839</v>
       </c>
       <c r="C35" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
         <v xml:space="preserve">ناودانی 14  ناب تبریز 12 متری کارخانه  </v>
       </c>
       <c r="B36" t="str">
-        <v>728000</v>
+        <v>828000</v>
       </c>
       <c r="C36" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
         <v xml:space="preserve">ناودانی 14  شکفته 6 متری بنگاه تهران  </v>
       </c>
       <c r="B37" t="str">
-        <v>768603</v>
+        <v>870421</v>
       </c>
       <c r="C37" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
         <v xml:space="preserve">ناودانی 14  شکفته 6 متری کارخانه  </v>
       </c>
       <c r="B38" t="str">
-        <v>745536</v>
+        <v>831899</v>
       </c>
       <c r="C38" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
         <v xml:space="preserve">ناودانی 14  ناب تبریز 6 متری کارخانه  </v>
       </c>
       <c r="B39" t="str">
-        <v>727702</v>
+        <v>827702</v>
       </c>
       <c r="C39" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
         <v xml:space="preserve">ناودانی 16  هموزن اروپا 12 متری بنگاه تهران  </v>
       </c>
       <c r="B40" t="str">
-        <v>766433</v>
+        <v>892150</v>
       </c>
       <c r="C40" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
         <v xml:space="preserve">ناودانی 16  شکفته 12 متری کارخانه  </v>
       </c>
       <c r="B41" t="str">
-        <v>746058</v>
+        <v>832421</v>
       </c>
       <c r="C41" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
         <v xml:space="preserve">ناودانی 16  ناب تبریز 12 متری کارخانه  </v>
       </c>
       <c r="B42" t="str">
-        <v>728000</v>
+        <v>837090</v>
       </c>
       <c r="C42" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
         <v xml:space="preserve">ناودانی 16  شکفته 6 متری کارخانه  </v>
       </c>
       <c r="B43" t="str">
-        <v>745782</v>
+        <v>832145</v>
       </c>
       <c r="C43" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
         <v xml:space="preserve">ناودانی 16  ناب تبریز 6 متری کارخانه  </v>
       </c>
       <c r="B44" t="str">
-        <v>727379</v>
+        <v>827379</v>
       </c>
       <c r="C44" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
         <v xml:space="preserve">ناودانی 18  هموزن اروپا 12 متری بنگاه تهران  </v>
       </c>
       <c r="B45" t="str">
-        <v>824547</v>
+        <v>1016315</v>
       </c>
       <c r="C45" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
         <v xml:space="preserve">ناودانی 20  هموزن اروپا 12 متری بنگاه تهران  </v>
       </c>
       <c r="B46" t="str">
-        <v>896812</v>
+        <v>1105331</v>
       </c>
       <c r="C46" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
         <v xml:space="preserve">ناودانی 22  هموزن اروپا 12 متری بنگاه تهران  </v>
       </c>
       <c r="B47" t="str">
-        <v>1311664</v>
+        <v>2010830</v>
       </c>
       <c r="C47" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
         <v xml:space="preserve">ناودانی 24  هموزن اروپا 12 متری بنگاه تهران  </v>
       </c>
       <c r="B48" t="str">
-        <v>1908271</v>
+        <v>2158717</v>
       </c>
       <c r="C48" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
         <v xml:space="preserve">ناودانی 65  هموزن اروپا 6 متری بنگاه تهران  </v>
       </c>
       <c r="B49" t="str">
-        <v>1930832</v>
+        <v>1922162</v>
       </c>
       <c r="C49" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C49"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>