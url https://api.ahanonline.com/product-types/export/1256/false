--- v1 (2025-11-30)
+++ v2 (2026-06-04)
@@ -387,57 +387,635 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1"/>
+  <dimension ref="A1:C52"/>
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
-  <sheetData/>
+  <cols>
+    <col min="1" max="1" customWidth="1" width="78"/>
+    <col min="2" max="2" customWidth="1" width="11"/>
+    <col min="3" max="3" customWidth="1" width="11"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="str">
+        <v>نام</v>
+      </c>
+      <c r="B1" t="str">
+        <v>قیمت</v>
+      </c>
+      <c r="C1" t="str">
+        <v>تاریخ اخرین قیمت</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="str">
+        <v xml:space="preserve">لوله مانسمان  6.35  12 اینچ  وارداتی    6 متری     </v>
+      </c>
+      <c r="B2" t="str">
+        <v>754545454</v>
+      </c>
+      <c r="C2" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>لوله بدون درز(مانیسمان) سبک    1 اینچ    وارداتی    6متری بنگاه تهران</v>
+      </c>
+      <c r="B3" t="str">
+        <v>32727273</v>
+      </c>
+      <c r="C3" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="str">
+        <v>لوله بدون درز(مانیسمان) سبک    1/2 اینچ    وارداتی    6متری بنگاه تهران</v>
+      </c>
+      <c r="B4" t="str">
+        <v>19090909</v>
+      </c>
+      <c r="C4" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="str">
+        <v>لوله بدون درز(مانیسمان) سبک    3/4 اینچ    وارداتی    6متری بنگاه تهران</v>
+      </c>
+      <c r="B5" t="str">
+        <v>21818182</v>
+      </c>
+      <c r="C5" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v>لوله بدون درز(مانیسمان) سبک    1/2 2 اینچ    وارداتی    6متری بنگاه تهران</v>
+      </c>
+      <c r="B6" t="str">
+        <v>80000000</v>
+      </c>
+      <c r="C6" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v>لوله بدون درز(مانیسمان) سبک    2 اینچ    وارداتی    6متری بنگاه تهران</v>
+      </c>
+      <c r="B7" t="str">
+        <v>59090909</v>
+      </c>
+      <c r="C7" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v xml:space="preserve">لوله بدون درز(مانیسمان) سبک   1/2 1 اینچ    وارداتی    6متری بنگاه تهران </v>
+      </c>
+      <c r="B8" t="str">
+        <v>50909091</v>
+      </c>
+      <c r="C8" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v>لوله بدون درز(مانیسمان) سبک    3 اینچ    وارداتی    6متری بنگاه تهران</v>
+      </c>
+      <c r="B9" t="str">
+        <v>92727273</v>
+      </c>
+      <c r="C9" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v>لوله بدون درز(مانیسمان) سبک   1/4 1 اینچ    وارداتی    6متری بنگاه تهران</v>
+      </c>
+      <c r="B10" t="str">
+        <v>36363637</v>
+      </c>
+      <c r="C10" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v>لوله بدون درز(مانیسمان) سبک    4 اینچ    وارداتی    6متری بنگاه تهران</v>
+      </c>
+      <c r="B11" t="str">
+        <v>168181818</v>
+      </c>
+      <c r="C11" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v>لوله بدون درز(مانیسمان) سبک    5 اینچ    وارداتی    6متری بنگاه تهران</v>
+      </c>
+      <c r="B12" t="str">
+        <v>200000000</v>
+      </c>
+      <c r="C12" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v xml:space="preserve">لوله بدون درز(مانیسمان) سبک   6 اینچ   وارداتی    6متری کارخانه </v>
+      </c>
+      <c r="B13" t="str">
+        <v>254545455</v>
+      </c>
+      <c r="C13" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="str">
+        <v>لوله بدون درز(مانیسمان) سبک    8 اینچ    وارداتی    6متری بنگاه تهران</v>
+      </c>
+      <c r="B14" t="str">
+        <v>409090909</v>
+      </c>
+      <c r="C14" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="str">
+        <v>لوله مانسمان 6.35   10   وارداتی    6متری بنگاه تهران</v>
+      </c>
+      <c r="B15" t="str">
+        <v>636363636</v>
+      </c>
+      <c r="C15" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v xml:space="preserve">لوله مانسمان  8.18  8 اینچ  وارداتی    6 متری     </v>
+      </c>
+      <c r="B16" t="str">
+        <v>500000000</v>
+      </c>
+      <c r="C16" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="str">
+        <v>لوله مانسمان   " 1   اهواز    6متری بنگاه تهران</v>
+      </c>
+      <c r="B17" t="str">
+        <v>39091475</v>
+      </c>
+      <c r="C17" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="str">
+        <v>لوله مانسمان   " 1/2 2   اهواز    6متری بنگاه تهران</v>
+      </c>
+      <c r="B18" t="str">
+        <v>101747469</v>
+      </c>
+      <c r="C18" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="str">
+        <v>لوله مانسمان   " 2   اهواز    6متری بنگاه تهران</v>
+      </c>
+      <c r="B19" t="str">
+        <v>77754056</v>
+      </c>
+      <c r="C19" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="str">
+        <v xml:space="preserve">لوله مانسمان   "1/2 1   اهواز    6متری بنگاه تهران </v>
+      </c>
+      <c r="B20" t="str">
+        <v>56404648</v>
+      </c>
+      <c r="C20" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="str">
+        <v>لوله مانسمان   " 3   اهواز    6متری بنگاه تهران</v>
+      </c>
+      <c r="B21" t="str">
+        <v>131844265</v>
+      </c>
+      <c r="C21" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="str">
+        <v>لوله مانسمان   "1/4 1   اهواز    6متری بنگاه تهران</v>
+      </c>
+      <c r="B22" t="str">
+        <v>47588057</v>
+      </c>
+      <c r="C22" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="str">
+        <v>لوله مانسمان   " 4   اهواز    6متری بنگاه تهران</v>
+      </c>
+      <c r="B23" t="str">
+        <v>205821483</v>
+      </c>
+      <c r="C23" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="str">
+        <v>لوله مانسمان   " 5   اهواز    6متری بنگاه تهران</v>
+      </c>
+      <c r="B24" t="str">
+        <v>257163360</v>
+      </c>
+      <c r="C24" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="str">
+        <v xml:space="preserve">لوله مانسمان   " 6   اهواز    6متری بنگاه تهران </v>
+      </c>
+      <c r="B25" t="str">
+        <v>349669837</v>
+      </c>
+      <c r="C25" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="str">
+        <v>لوله مانسمان وارداتی " 1/2 قطر بیرونی 21.30 رده 40 ضخامت  2.77 شاخه 6 متری</v>
+      </c>
+      <c r="B26" t="str">
+        <v>22727272</v>
+      </c>
+      <c r="C26" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="str">
+        <v>لوله مانسمان وارداتی " 3/4 قطر بیرونی 26.7 رده 40 ضخامت 2.87 شاخه 6 متری</v>
+      </c>
+      <c r="B27" t="str">
+        <v>25454545</v>
+      </c>
+      <c r="C27" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="str">
+        <v>لوله مانسمان وارداتی "1 قطر بیرونی 33.4 رده 40 ضخامت  3.38 شاخه 6 متری</v>
+      </c>
+      <c r="B28" t="str">
+        <v>36363636</v>
+      </c>
+      <c r="C28" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="str">
+        <v>لوله مانسمان  وارداتی  "1/4  1قطر بیرونی42.2  رده  40  ضخامت3.56 شاخه 6 متری</v>
+      </c>
+      <c r="B29" t="str">
+        <v>47272727</v>
+      </c>
+      <c r="C29" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="str">
+        <v>لوله مانسمان وارداتی " 1/2  1 قطر بیرونی 48.3 رده 40 ضخامت 3.68 شاخه 6 متری</v>
+      </c>
+      <c r="B30" t="str">
+        <v>56363636</v>
+      </c>
+      <c r="C30" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="str">
+        <v>لوله مانسمان وارداتی "2 قطر بیرونی 60.3 رده 40 ضخامت  3.91 شاخه 6 متری</v>
+      </c>
+      <c r="B31" t="str">
+        <v>77272727</v>
+      </c>
+      <c r="C31" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="str">
+        <v>لوله مانسمان وارداتی " 1/2 2 قطر بیرونی 73 رده 40 ضخامت  5.16 شاخه 6 متری</v>
+      </c>
+      <c r="B32" t="str">
+        <v>104545454</v>
+      </c>
+      <c r="C32" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="str">
+        <v>لوله مانسمان وارداتی "3 قطر بیرونی 88.9 رده 40 ضخامت 5.49 شاخه 6 متری</v>
+      </c>
+      <c r="B33" t="str">
+        <v>131818181</v>
+      </c>
+      <c r="C33" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="str">
+        <v>لوله مانسمان  وارداتی "4 قطر بیرونی 114.3 رده 40 ضخامت 6.02 شاخه 6 متری</v>
+      </c>
+      <c r="B34" t="str">
+        <v>204545454</v>
+      </c>
+      <c r="C34" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="str">
+        <v>لوله مانسمان وارداتی 5 اینچ رده 40  شاخه 6 متری</v>
+      </c>
+      <c r="B35" t="str">
+        <v>254545454</v>
+      </c>
+      <c r="C35" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="str">
+        <v>لوله مانسمان  وارداتی سایز  "6قطر بیرونی168.3  رده  40  ضخامت7.11</v>
+      </c>
+      <c r="B36" t="str">
+        <v>345454545</v>
+      </c>
+      <c r="C36" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="str">
+        <v>لوله مانسمان وارداتی "10قطر بیرونی 273.1 رده 40 ضخامت 9.27</v>
+      </c>
+      <c r="B37" t="str">
+        <v>818181818</v>
+      </c>
+      <c r="C37" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="str">
+        <v>لوله مانسمان   " 12   رده 40 وارداتی    6متری بنگاه تهران</v>
+      </c>
+      <c r="B38" t="str">
+        <v>908181818</v>
+      </c>
+      <c r="C38" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="str">
+        <v>لوله مانسمان 2.87   3/4 اینچ    چین    6متری بنگاه تهران</v>
+      </c>
+      <c r="B39" t="str">
+        <v>34090909</v>
+      </c>
+      <c r="C39" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="str">
+        <v>لوله مانسمان 3.38   1 اینچ    چین    6متری بنگاه تهران</v>
+      </c>
+      <c r="B40" t="str">
+        <v>51818181</v>
+      </c>
+      <c r="C40" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="str">
+        <v>لوله مانسمان 3.73   1/2 اینچ    چین    6متری بنگاه تهران</v>
+      </c>
+      <c r="B41" t="str">
+        <v>29545454</v>
+      </c>
+      <c r="C41" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="str">
+        <v>لوله مانسمان 4.85  1/4 1 اینچ    چین    6متری بنگاه تهران</v>
+      </c>
+      <c r="B42" t="str">
+        <v>59090909</v>
+      </c>
+      <c r="C42" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="str">
+        <v xml:space="preserve">لوله مانسمان 5.08  1/2 1 اینچ    چین    6متری بنگاه تهران </v>
+      </c>
+      <c r="B43" t="str">
+        <v>81818181</v>
+      </c>
+      <c r="C43" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="str">
+        <v>لوله مانسمان 5.54   2 اینچ    چین    6متری بنگاه تهران</v>
+      </c>
+      <c r="B44" t="str">
+        <v>95454545</v>
+      </c>
+      <c r="C44" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="str">
+        <v>لوله مانسمان 7.01   1/2 2 اینچ    چین    6متری بنگاه تهران</v>
+      </c>
+      <c r="B45" t="str">
+        <v>136363636</v>
+      </c>
+      <c r="C45" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="str">
+        <v>لوله مانسمان 7.62   3 اینچ    چین    6متری بنگاه تهران</v>
+      </c>
+      <c r="B46" t="str">
+        <v>181818181</v>
+      </c>
+      <c r="C46" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="str">
+        <v>لوله مانسمان 8.56   4 اینچ    چین    6متری بنگاه تهران</v>
+      </c>
+      <c r="B47" t="str">
+        <v>272727272</v>
+      </c>
+      <c r="C47" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="str">
+        <v>لوله مانسمان 9.53   5 اینچ    چین    6متری بنگاه تهران</v>
+      </c>
+      <c r="B48" t="str">
+        <v>381818181</v>
+      </c>
+      <c r="C48" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="str">
+        <v xml:space="preserve">لوله مانسمان 10.97  6 اینچ   چین    6متری بنگاه تهران </v>
+      </c>
+      <c r="B49" t="str">
+        <v>513636363</v>
+      </c>
+      <c r="C49" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="str">
+        <v>لوله مانسمان وارداتی 8 اینچ رده 80 شاخه 6 متری</v>
+      </c>
+      <c r="B50" t="str">
+        <v>790909091</v>
+      </c>
+      <c r="C50" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="str">
+        <v>لوله مانسمان 10 " وارداتی 15.09 6متری 273/10 80 DIN2440 تهران</v>
+      </c>
+      <c r="B51" t="str">
+        <v>2454545</v>
+      </c>
+      <c r="C51" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="str">
+        <v>لوله مانسمان 12 " وارداتی 17.48 متری 323/90 80 DIN2440 تهران</v>
+      </c>
+      <c r="B52" t="str">
+        <v>2454545</v>
+      </c>
+      <c r="C52" t="str">
+        <v>1405/3/14</v>
+      </c>
+    </row>
+  </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:C52"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 