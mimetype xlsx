--- v2 (2026-06-04)
+++ v3 (2026-07-19)
@@ -413,604 +413,604 @@
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="78"/>
     <col min="2" max="2" customWidth="1" width="11"/>
     <col min="3" max="3" customWidth="1" width="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>نام</v>
       </c>
       <c r="B1" t="str">
         <v>قیمت</v>
       </c>
       <c r="C1" t="str">
         <v>تاریخ اخرین قیمت</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v xml:space="preserve">لوله مانسمان  6.35  12 اینچ  وارداتی    6 متری     </v>
       </c>
       <c r="B2" t="str">
-        <v>754545454</v>
+        <v>887727272</v>
       </c>
       <c r="C2" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>لوله بدون درز(مانیسمان) سبک    1 اینچ    وارداتی    6متری بنگاه تهران</v>
+        <v xml:space="preserve">لوله مانسمان  8.18  8 اینچ  وارداتی    6 متری     </v>
       </c>
       <c r="B3" t="str">
-        <v>32727273</v>
+        <v>467727272</v>
       </c>
       <c r="C3" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>لوله بدون درز(مانیسمان) سبک    1/2 اینچ    وارداتی    6متری بنگاه تهران</v>
+        <v>لوله مانسمان   " 1   اهواز    6متری بنگاه تهران</v>
       </c>
       <c r="B4" t="str">
-        <v>19090909</v>
+        <v>48395455</v>
       </c>
       <c r="C4" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>لوله بدون درز(مانیسمان) سبک    3/4 اینچ    وارداتی    6متری بنگاه تهران</v>
+        <v>لوله بدون درز(مانیسمان) سبک    1 اینچ    وارداتی    6متری بنگاه تهران</v>
       </c>
       <c r="B5" t="str">
-        <v>21818182</v>
+        <v>29113637</v>
       </c>
       <c r="C5" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>لوله بدون درز(مانیسمان) سبک    1/2 2 اینچ    وارداتی    6متری بنگاه تهران</v>
+        <v>لوله بدون درز(مانیسمان) سبک    1/2 اینچ    وارداتی    6متری بنگاه تهران</v>
       </c>
       <c r="B6" t="str">
-        <v>80000000</v>
+        <v>17659091</v>
       </c>
       <c r="C6" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>لوله بدون درز(مانیسمان) سبک    2 اینچ    وارداتی    6متری بنگاه تهران</v>
+        <v>لوله بدون درز(مانیسمان) سبک    3/4 اینچ    وارداتی    6متری بنگاه تهران</v>
       </c>
       <c r="B7" t="str">
-        <v>59090909</v>
+        <v>20045455</v>
       </c>
       <c r="C7" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v xml:space="preserve">لوله بدون درز(مانیسمان) سبک   1/2 1 اینچ    وارداتی    6متری بنگاه تهران </v>
+        <v>لوله مانسمان   " 1/2 2   اهواز    6متری بنگاه تهران</v>
       </c>
       <c r="B8" t="str">
-        <v>50909091</v>
+        <v>100800000</v>
       </c>
       <c r="C8" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>لوله بدون درز(مانیسمان) سبک    3 اینچ    وارداتی    6متری بنگاه تهران</v>
+        <v>لوله بدون درز(مانیسمان) سبک    1/2 2 اینچ    وارداتی    6متری بنگاه تهران</v>
       </c>
       <c r="B9" t="str">
-        <v>92727273</v>
+        <v>74454546</v>
       </c>
       <c r="C9" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>لوله بدون درز(مانیسمان) سبک   1/4 1 اینچ    وارداتی    6متری بنگاه تهران</v>
+        <v>لوله مانسمان   " 2   اهواز    6متری بنگاه تهران</v>
       </c>
       <c r="B10" t="str">
-        <v>36363637</v>
+        <v>102995454</v>
       </c>
       <c r="C10" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>لوله بدون درز(مانیسمان) سبک    4 اینچ    وارداتی    6متری بنگاه تهران</v>
+        <v>لوله بدون درز(مانیسمان) سبک    2 اینچ    وارداتی    6متری بنگاه تهران</v>
       </c>
       <c r="B11" t="str">
-        <v>168181818</v>
+        <v>57272727</v>
       </c>
       <c r="C11" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>لوله بدون درز(مانیسمان) سبک    5 اینچ    وارداتی    6متری بنگاه تهران</v>
+        <v xml:space="preserve">لوله مانسمان   "1/2 1   اهواز    6متری بنگاه تهران </v>
       </c>
       <c r="B12" t="str">
-        <v>200000000</v>
+        <v>78177273</v>
       </c>
       <c r="C12" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v xml:space="preserve">لوله بدون درز(مانیسمان) سبک   6 اینچ   وارداتی    6متری کارخانه </v>
+        <v xml:space="preserve">لوله بدون درز(مانیسمان) سبک   1/2 1 اینچ    وارداتی    6متری بنگاه تهران </v>
       </c>
       <c r="B13" t="str">
-        <v>254545455</v>
+        <v>47727273</v>
       </c>
       <c r="C13" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>لوله بدون درز(مانیسمان) سبک    8 اینچ    وارداتی    6متری بنگاه تهران</v>
+        <v>لوله مانسمان   " 3   اهواز    6متری بنگاه تهران</v>
       </c>
       <c r="B14" t="str">
-        <v>409090909</v>
+        <v>120177273</v>
       </c>
       <c r="C14" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>لوله مانسمان 6.35   10   وارداتی    6متری بنگاه تهران</v>
+        <v>لوله بدون درز(مانیسمان) سبک    3 اینچ    وارداتی    6متری بنگاه تهران</v>
       </c>
       <c r="B15" t="str">
-        <v>636363636</v>
+        <v>90681818</v>
       </c>
       <c r="C15" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v xml:space="preserve">لوله مانسمان  8.18  8 اینچ  وارداتی    6 متری     </v>
+        <v>لوله مانسمان   "1/4 1   اهواز    6متری بنگاه تهران</v>
       </c>
       <c r="B16" t="str">
-        <v>500000000</v>
+        <v>62045455</v>
       </c>
       <c r="C16" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>لوله مانسمان   " 1   اهواز    6متری بنگاه تهران</v>
+        <v>لوله بدون درز(مانیسمان) سبک   1/4 1 اینچ    وارداتی    6متری بنگاه تهران</v>
       </c>
       <c r="B17" t="str">
-        <v>39091475</v>
+        <v>34363637</v>
       </c>
       <c r="C17" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>لوله مانسمان   " 1/2 2   اهواز    6متری بنگاه تهران</v>
+        <v>لوله مانسمان   " 4   اهواز    6متری بنگاه تهران</v>
       </c>
       <c r="B18" t="str">
-        <v>101747469</v>
+        <v>148718182</v>
       </c>
       <c r="C18" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>لوله مانسمان   " 2   اهواز    6متری بنگاه تهران</v>
+        <v>لوله بدون درز(مانیسمان) سبک    4 اینچ    وارداتی    6متری بنگاه تهران</v>
       </c>
       <c r="B19" t="str">
-        <v>77754056</v>
+        <v>167045455</v>
       </c>
       <c r="C19" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v xml:space="preserve">لوله مانسمان   "1/2 1   اهواز    6متری بنگاه تهران </v>
+        <v>لوله مانسمان   " 5   اهواز    6متری بنگاه تهران</v>
       </c>
       <c r="B20" t="str">
-        <v>56404648</v>
+        <v>347454545</v>
       </c>
       <c r="C20" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>لوله مانسمان   " 3   اهواز    6متری بنگاه تهران</v>
+        <v>لوله بدون درز(مانیسمان) سبک    5 اینچ    وارداتی    6متری بنگاه تهران</v>
       </c>
       <c r="B21" t="str">
-        <v>131844265</v>
+        <v>200454546</v>
       </c>
       <c r="C21" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>لوله مانسمان   "1/4 1   اهواز    6متری بنگاه تهران</v>
+        <v xml:space="preserve">لوله مانسمان   " 6   اهواز    6متری بنگاه تهران </v>
       </c>
       <c r="B22" t="str">
-        <v>47588057</v>
+        <v>434318182</v>
       </c>
       <c r="C22" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>لوله مانسمان   " 4   اهواز    6متری بنگاه تهران</v>
+        <v xml:space="preserve">لوله بدون درز(مانیسمان) سبک   6 اینچ   وارداتی    6متری کارخانه </v>
       </c>
       <c r="B23" t="str">
-        <v>205821483</v>
+        <v>238636364</v>
       </c>
       <c r="C23" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>لوله مانسمان   " 5   اهواز    6متری بنگاه تهران</v>
+        <v>لوله بدون درز(مانیسمان) سبک    8 اینچ    وارداتی    6متری بنگاه تهران</v>
       </c>
       <c r="B24" t="str">
-        <v>257163360</v>
+        <v>353181818</v>
       </c>
       <c r="C24" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v xml:space="preserve">لوله مانسمان   " 6   اهواز    6متری بنگاه تهران </v>
+        <v>لوله مانسمان وارداتی " 1/2 قطر بیرونی 21.30 رده 40 ضخامت  2.77 شاخه 6 متری</v>
       </c>
       <c r="B25" t="str">
-        <v>349669837</v>
+        <v>21477272</v>
       </c>
       <c r="C25" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>لوله مانسمان وارداتی " 1/2 قطر بیرونی 21.30 رده 40 ضخامت  2.77 شاخه 6 متری</v>
+        <v>لوله مانسمان 2.87   3/4 اینچ    چین    6متری بنگاه تهران</v>
       </c>
       <c r="B26" t="str">
-        <v>22727272</v>
+        <v>32931818</v>
       </c>
       <c r="C26" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v>لوله مانسمان وارداتی " 3/4 قطر بیرونی 26.7 رده 40 ضخامت 2.87 شاخه 6 متری</v>
       </c>
       <c r="B27" t="str">
-        <v>25454545</v>
+        <v>23386363</v>
       </c>
       <c r="C27" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>لوله مانسمان وارداتی "1 قطر بیرونی 33.4 رده 40 ضخامت  3.38 شاخه 6 متری</v>
+        <v>لوله مانسمان 3.38   1 اینچ    چین    6متری بنگاه تهران</v>
       </c>
       <c r="B28" t="str">
-        <v>36363636</v>
+        <v>51545454</v>
       </c>
       <c r="C28" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>لوله مانسمان  وارداتی  "1/4  1قطر بیرونی42.2  رده  40  ضخامت3.56 شاخه 6 متری</v>
+        <v>لوله مانسمان وارداتی "1 قطر بیرونی 33.4 رده 40 ضخامت  3.38 شاخه 6 متری</v>
       </c>
       <c r="B29" t="str">
-        <v>47272727</v>
+        <v>33409090</v>
       </c>
       <c r="C29" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>لوله مانسمان وارداتی " 1/2  1 قطر بیرونی 48.3 رده 40 ضخامت 3.68 شاخه 6 متری</v>
+        <v>لوله مانسمان  وارداتی  "1/4  1قطر بیرونی42.2  رده  40  ضخامت3.56 شاخه 6 متری</v>
       </c>
       <c r="B30" t="str">
-        <v>56363636</v>
+        <v>44863636</v>
       </c>
       <c r="C30" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>لوله مانسمان وارداتی "2 قطر بیرونی 60.3 رده 40 ضخامت  3.91 شاخه 6 متری</v>
+        <v>لوله مانسمان وارداتی " 1/2  1 قطر بیرونی 48.3 رده 40 ضخامت 3.68 شاخه 6 متری</v>
       </c>
       <c r="B31" t="str">
-        <v>77272727</v>
+        <v>54409090</v>
       </c>
       <c r="C31" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>لوله مانسمان وارداتی " 1/2 2 قطر بیرونی 73 رده 40 ضخامت  5.16 شاخه 6 متری</v>
+        <v>لوله مانسمان 3.73   1/2 اینچ    چین    6متری بنگاه تهران</v>
       </c>
       <c r="B32" t="str">
-        <v>104545454</v>
+        <v>28636363</v>
       </c>
       <c r="C32" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>لوله مانسمان وارداتی "3 قطر بیرونی 88.9 رده 40 ضخامت 5.49 شاخه 6 متری</v>
+        <v>لوله مانسمان وارداتی "2 قطر بیرونی 60.3 رده 40 ضخامت  3.91 شاخه 6 متری</v>
       </c>
       <c r="B33" t="str">
-        <v>131818181</v>
+        <v>73500000</v>
       </c>
       <c r="C33" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>لوله مانسمان  وارداتی "4 قطر بیرونی 114.3 رده 40 ضخامت 6.02 شاخه 6 متری</v>
+        <v>لوله مانسمان 4.85  1/4 1 اینچ    چین    6متری بنگاه تهران</v>
       </c>
       <c r="B34" t="str">
-        <v>204545454</v>
+        <v>57272727</v>
       </c>
       <c r="C34" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>لوله مانسمان وارداتی 5 اینچ رده 40  شاخه 6 متری</v>
+        <v xml:space="preserve">لوله مانسمان 5.08  1/2 1 اینچ    چین    6متری بنگاه تهران </v>
       </c>
       <c r="B35" t="str">
-        <v>254545454</v>
+        <v>77318181</v>
       </c>
       <c r="C35" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>لوله مانسمان  وارداتی سایز  "6قطر بیرونی168.3  رده  40  ضخامت7.11</v>
+        <v>لوله مانسمان وارداتی " 1/2 2 قطر بیرونی 73 رده 40 ضخامت  5.16 شاخه 6 متری</v>
       </c>
       <c r="B36" t="str">
-        <v>345454545</v>
+        <v>97363636</v>
       </c>
       <c r="C36" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>لوله مانسمان وارداتی "10قطر بیرونی 273.1 رده 40 ضخامت 9.27</v>
+        <v>لوله مانسمان وارداتی "3 قطر بیرونی 88.9 رده 40 ضخامت 5.49 شاخه 6 متری</v>
       </c>
       <c r="B37" t="str">
-        <v>818181818</v>
+        <v>130772727</v>
       </c>
       <c r="C37" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>لوله مانسمان   " 12   رده 40 وارداتی    6متری بنگاه تهران</v>
+        <v>لوله مانسمان 5.54   2 اینچ    چین    6متری بنگاه تهران</v>
       </c>
       <c r="B38" t="str">
-        <v>908181818</v>
+        <v>92590909</v>
       </c>
       <c r="C38" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>لوله مانسمان 2.87   3/4 اینچ    چین    6متری بنگاه تهران</v>
+        <v>لوله مانسمان  وارداتی "4 قطر بیرونی 114.3 رده 40 ضخامت 6.02 شاخه 6 متری</v>
       </c>
       <c r="B39" t="str">
-        <v>34090909</v>
+        <v>186136363</v>
       </c>
       <c r="C39" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>لوله مانسمان 3.38   1 اینچ    چین    6متری بنگاه تهران</v>
+        <v>لوله مانسمان 6.35   10   وارداتی    6متری بنگاه تهران</v>
       </c>
       <c r="B40" t="str">
-        <v>51818181</v>
+        <v>744545454</v>
       </c>
       <c r="C40" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>لوله مانسمان 3.73   1/2 اینچ    چین    6متری بنگاه تهران</v>
+        <v>لوله مانسمان وارداتی 5 اینچ رده 40  شاخه 6 متری</v>
       </c>
       <c r="B41" t="str">
-        <v>29545454</v>
+        <v>257727272</v>
       </c>
       <c r="C41" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>لوله مانسمان 4.85  1/4 1 اینچ    چین    6متری بنگاه تهران</v>
+        <v>لوله مانسمان 7.01   1/2 2 اینچ    چین    6متری بنگاه تهران</v>
       </c>
       <c r="B42" t="str">
-        <v>59090909</v>
+        <v>136500000</v>
       </c>
       <c r="C42" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v xml:space="preserve">لوله مانسمان 5.08  1/2 1 اینچ    چین    6متری بنگاه تهران </v>
+        <v>لوله مانسمان  وارداتی سایز  "6قطر بیرونی168.3  رده  40  ضخامت7.11</v>
       </c>
       <c r="B43" t="str">
-        <v>81818181</v>
+        <v>286363636</v>
       </c>
       <c r="C43" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>لوله مانسمان 5.54   2 اینچ    چین    6متری بنگاه تهران</v>
+        <v>لوله مانسمان 7.62   3 اینچ    چین    6متری بنگاه تهران</v>
       </c>
       <c r="B44" t="str">
-        <v>95454545</v>
+        <v>181363636</v>
       </c>
       <c r="C44" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>لوله مانسمان 7.01   1/2 2 اینچ    چین    6متری بنگاه تهران</v>
+        <v>لوله مانسمان 8.56   4 اینچ    چین    6متری بنگاه تهران</v>
       </c>
       <c r="B45" t="str">
-        <v>136363636</v>
+        <v>281590909</v>
       </c>
       <c r="C45" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>لوله مانسمان 7.62   3 اینچ    چین    6متری بنگاه تهران</v>
+        <v>لوله مانسمان وارداتی "10قطر بیرونی 273.1 رده 40 ضخامت 9.27</v>
       </c>
       <c r="B46" t="str">
-        <v>181818181</v>
+        <v>811363636</v>
       </c>
       <c r="C46" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>لوله مانسمان 8.56   4 اینچ    چین    6متری بنگاه تهران</v>
+        <v>لوله مانسمان 9.53   5 اینچ    چین    6متری بنگاه تهران</v>
       </c>
       <c r="B47" t="str">
-        <v>272727272</v>
+        <v>381818181</v>
       </c>
       <c r="C47" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>لوله مانسمان 9.53   5 اینچ    چین    6متری بنگاه تهران</v>
+        <v>لوله مانسمان   " 12   رده 40 وارداتی    6متری بنگاه تهران</v>
       </c>
       <c r="B48" t="str">
-        <v>381818181</v>
+        <v>909090908</v>
       </c>
       <c r="C48" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
         <v xml:space="preserve">لوله مانسمان 10.97  6 اینچ   چین    6متری بنگاه تهران </v>
       </c>
       <c r="B49" t="str">
-        <v>513636363</v>
+        <v>534545454</v>
       </c>
       <c r="C49" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
         <v>لوله مانسمان وارداتی 8 اینچ رده 80 شاخه 6 متری</v>
       </c>
       <c r="B50" t="str">
-        <v>790909091</v>
+        <v>820909091</v>
       </c>
       <c r="C50" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
         <v>لوله مانسمان 10 " وارداتی 15.09 6متری 273/10 80 DIN2440 تهران</v>
       </c>
       <c r="B51" t="str">
-        <v>2454545</v>
+        <v>2481818</v>
       </c>
       <c r="C51" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
         <v>لوله مانسمان 12 " وارداتی 17.48 متری 323/90 80 DIN2440 تهران</v>
       </c>
       <c r="B52" t="str">
-        <v>2454545</v>
+        <v>2481818</v>
       </c>
       <c r="C52" t="str">
-        <v>1405/3/14</v>
+        <v>1405/4/28</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C52"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>