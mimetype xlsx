--- v3 (2026-07-19)
+++ v4 (2026-09-02)
@@ -413,604 +413,604 @@
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="78"/>
     <col min="2" max="2" customWidth="1" width="11"/>
     <col min="3" max="3" customWidth="1" width="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>نام</v>
       </c>
       <c r="B1" t="str">
         <v>قیمت</v>
       </c>
       <c r="C1" t="str">
         <v>تاریخ اخرین قیمت</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v xml:space="preserve">لوله مانسمان  6.35  12 اینچ  وارداتی    6 متری     </v>
       </c>
       <c r="B2" t="str">
-        <v>887727272</v>
+        <v>880000000</v>
       </c>
       <c r="C2" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v xml:space="preserve">لوله مانسمان  8.18  8 اینچ  وارداتی    6 متری     </v>
       </c>
       <c r="B3" t="str">
-        <v>467727272</v>
+        <v>509090909</v>
       </c>
       <c r="C3" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>لوله مانسمان   " 1   اهواز    6متری بنگاه تهران</v>
       </c>
       <c r="B4" t="str">
-        <v>48395455</v>
+        <v>53235001</v>
       </c>
       <c r="C4" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>لوله بدون درز(مانیسمان) سبک    1 اینچ    وارداتی    6متری بنگاه تهران</v>
       </c>
       <c r="B5" t="str">
-        <v>29113637</v>
+        <v>31818182</v>
       </c>
       <c r="C5" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>لوله بدون درز(مانیسمان) سبک    1/2 اینچ    وارداتی    6متری بنگاه تهران</v>
       </c>
       <c r="B6" t="str">
-        <v>17659091</v>
+        <v>20909091</v>
       </c>
       <c r="C6" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>لوله بدون درز(مانیسمان) سبک    3/4 اینچ    وارداتی    6متری بنگاه تهران</v>
       </c>
       <c r="B7" t="str">
-        <v>20045455</v>
+        <v>22727273</v>
       </c>
       <c r="C7" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>لوله مانسمان   " 1/2 2   اهواز    6متری بنگاه تهران</v>
       </c>
       <c r="B8" t="str">
-        <v>100800000</v>
+        <v>110880000</v>
       </c>
       <c r="C8" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>لوله بدون درز(مانیسمان) سبک    1/2 2 اینچ    وارداتی    6متری بنگاه تهران</v>
       </c>
       <c r="B9" t="str">
-        <v>74454546</v>
+        <v>81818182</v>
       </c>
       <c r="C9" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>لوله مانسمان   " 2   اهواز    6متری بنگاه تهران</v>
       </c>
       <c r="B10" t="str">
-        <v>102995454</v>
+        <v>113295000</v>
       </c>
       <c r="C10" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>لوله بدون درز(مانیسمان) سبک    2 اینچ    وارداتی    6متری بنگاه تهران</v>
       </c>
       <c r="B11" t="str">
-        <v>57272727</v>
+        <v>59090909</v>
       </c>
       <c r="C11" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v xml:space="preserve">لوله مانسمان   "1/2 1   اهواز    6متری بنگاه تهران </v>
       </c>
       <c r="B12" t="str">
-        <v>78177273</v>
+        <v>85995001</v>
       </c>
       <c r="C12" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v xml:space="preserve">لوله بدون درز(مانیسمان) سبک   1/2 1 اینچ    وارداتی    6متری بنگاه تهران </v>
       </c>
       <c r="B13" t="str">
-        <v>47727273</v>
+        <v>46363637</v>
       </c>
       <c r="C13" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>لوله مانسمان   " 3   اهواز    6متری بنگاه تهران</v>
       </c>
       <c r="B14" t="str">
-        <v>120177273</v>
+        <v>126195000</v>
       </c>
       <c r="C14" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>لوله بدون درز(مانیسمان) سبک    3 اینچ    وارداتی    6متری بنگاه تهران</v>
       </c>
       <c r="B15" t="str">
-        <v>90681818</v>
+        <v>95909091</v>
       </c>
       <c r="C15" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>لوله مانسمان   "1/4 1   اهواز    6متری بنگاه تهران</v>
       </c>
       <c r="B16" t="str">
-        <v>62045455</v>
+        <v>68250001</v>
       </c>
       <c r="C16" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>لوله بدون درز(مانیسمان) سبک   1/4 1 اینچ    وارداتی    6متری بنگاه تهران</v>
       </c>
       <c r="B17" t="str">
-        <v>34363637</v>
+        <v>35454546</v>
       </c>
       <c r="C17" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>لوله مانسمان   " 4   اهواز    6متری بنگاه تهران</v>
       </c>
       <c r="B18" t="str">
-        <v>148718182</v>
+        <v>190590001</v>
       </c>
       <c r="C18" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>لوله بدون درز(مانیسمان) سبک    4 اینچ    وارداتی    6متری بنگاه تهران</v>
       </c>
       <c r="B19" t="str">
-        <v>167045455</v>
+        <v>200000000</v>
       </c>
       <c r="C19" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>لوله مانسمان   " 5   اهواز    6متری بنگاه تهران</v>
       </c>
       <c r="B20" t="str">
-        <v>347454545</v>
+        <v>382200000</v>
       </c>
       <c r="C20" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>لوله بدون درز(مانیسمان) سبک    5 اینچ    وارداتی    6متری بنگاه تهران</v>
       </c>
       <c r="B21" t="str">
-        <v>200454546</v>
+        <v>209090909</v>
       </c>
       <c r="C21" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v xml:space="preserve">لوله مانسمان   " 6   اهواز    6متری بنگاه تهران </v>
       </c>
       <c r="B22" t="str">
-        <v>434318182</v>
+        <v>477750000</v>
       </c>
       <c r="C22" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v xml:space="preserve">لوله بدون درز(مانیسمان) سبک   6 اینچ   وارداتی    6متری کارخانه </v>
       </c>
       <c r="B23" t="str">
-        <v>238636364</v>
+        <v>263636364</v>
       </c>
       <c r="C23" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>لوله بدون درز(مانیسمان) سبک    8 اینچ    وارداتی    6متری بنگاه تهران</v>
       </c>
       <c r="B24" t="str">
-        <v>353181818</v>
+        <v>400000000</v>
       </c>
       <c r="C24" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
         <v>لوله مانسمان وارداتی " 1/2 قطر بیرونی 21.30 رده 40 ضخامت  2.77 شاخه 6 متری</v>
       </c>
       <c r="B25" t="str">
-        <v>21477272</v>
+        <v>22727272</v>
       </c>
       <c r="C25" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v>لوله مانسمان 2.87   3/4 اینچ    چین    6متری بنگاه تهران</v>
       </c>
       <c r="B26" t="str">
-        <v>32931818</v>
+        <v>36363636</v>
       </c>
       <c r="C26" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v>لوله مانسمان وارداتی " 3/4 قطر بیرونی 26.7 رده 40 ضخامت 2.87 شاخه 6 متری</v>
       </c>
       <c r="B27" t="str">
-        <v>23386363</v>
+        <v>26000000</v>
       </c>
       <c r="C27" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
         <v>لوله مانسمان 3.38   1 اینچ    چین    6متری بنگاه تهران</v>
       </c>
       <c r="B28" t="str">
-        <v>51545454</v>
+        <v>55000000</v>
       </c>
       <c r="C28" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
         <v>لوله مانسمان وارداتی "1 قطر بیرونی 33.4 رده 40 ضخامت  3.38 شاخه 6 متری</v>
       </c>
       <c r="B29" t="str">
-        <v>33409090</v>
+        <v>35090909</v>
       </c>
       <c r="C29" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
         <v>لوله مانسمان  وارداتی  "1/4  1قطر بیرونی42.2  رده  40  ضخامت3.56 شاخه 6 متری</v>
       </c>
       <c r="B30" t="str">
-        <v>44863636</v>
+        <v>46363636</v>
       </c>
       <c r="C30" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
         <v>لوله مانسمان وارداتی " 1/2  1 قطر بیرونی 48.3 رده 40 ضخامت 3.68 شاخه 6 متری</v>
       </c>
       <c r="B31" t="str">
-        <v>54409090</v>
+        <v>47000000</v>
       </c>
       <c r="C31" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
         <v>لوله مانسمان 3.73   1/2 اینچ    چین    6متری بنگاه تهران</v>
       </c>
       <c r="B32" t="str">
-        <v>28636363</v>
+        <v>32090909</v>
       </c>
       <c r="C32" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
         <v>لوله مانسمان وارداتی "2 قطر بیرونی 60.3 رده 40 ضخامت  3.91 شاخه 6 متری</v>
       </c>
       <c r="B33" t="str">
-        <v>73500000</v>
+        <v>77272727</v>
       </c>
       <c r="C33" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
         <v>لوله مانسمان 4.85  1/4 1 اینچ    چین    6متری بنگاه تهران</v>
       </c>
       <c r="B34" t="str">
-        <v>57272727</v>
+        <v>63636363</v>
       </c>
       <c r="C34" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
         <v xml:space="preserve">لوله مانسمان 5.08  1/2 1 اینچ    چین    6متری بنگاه تهران </v>
       </c>
       <c r="B35" t="str">
-        <v>77318181</v>
+        <v>82727272</v>
       </c>
       <c r="C35" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
         <v>لوله مانسمان وارداتی " 1/2 2 قطر بیرونی 73 رده 40 ضخامت  5.16 شاخه 6 متری</v>
       </c>
       <c r="B36" t="str">
-        <v>97363636</v>
+        <v>113636363</v>
       </c>
       <c r="C36" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
         <v>لوله مانسمان وارداتی "3 قطر بیرونی 88.9 رده 40 ضخامت 5.49 شاخه 6 متری</v>
       </c>
       <c r="B37" t="str">
-        <v>130772727</v>
+        <v>145454545</v>
       </c>
       <c r="C37" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
         <v>لوله مانسمان 5.54   2 اینچ    چین    6متری بنگاه تهران</v>
       </c>
       <c r="B38" t="str">
-        <v>92590909</v>
+        <v>106363636</v>
       </c>
       <c r="C38" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
         <v>لوله مانسمان  وارداتی "4 قطر بیرونی 114.3 رده 40 ضخامت 6.02 شاخه 6 متری</v>
       </c>
       <c r="B39" t="str">
-        <v>186136363</v>
+        <v>218181818</v>
       </c>
       <c r="C39" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
         <v>لوله مانسمان 6.35   10   وارداتی    6متری بنگاه تهران</v>
       </c>
       <c r="B40" t="str">
-        <v>744545454</v>
+        <v>730000000</v>
       </c>
       <c r="C40" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
         <v>لوله مانسمان وارداتی 5 اینچ رده 40  شاخه 6 متری</v>
       </c>
       <c r="B41" t="str">
-        <v>257727272</v>
+        <v>255000000</v>
       </c>
       <c r="C41" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
         <v>لوله مانسمان 7.01   1/2 2 اینچ    چین    6متری بنگاه تهران</v>
       </c>
       <c r="B42" t="str">
-        <v>136500000</v>
+        <v>154559090</v>
       </c>
       <c r="C42" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
         <v>لوله مانسمان  وارداتی سایز  "6قطر بیرونی168.3  رده  40  ضخامت7.11</v>
       </c>
       <c r="B43" t="str">
-        <v>286363636</v>
+        <v>309090909</v>
       </c>
       <c r="C43" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
         <v>لوله مانسمان 7.62   3 اینچ    چین    6متری بنگاه تهران</v>
       </c>
       <c r="B44" t="str">
-        <v>181363636</v>
+        <v>200000000</v>
       </c>
       <c r="C44" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
         <v>لوله مانسمان 8.56   4 اینچ    چین    6متری بنگاه تهران</v>
       </c>
       <c r="B45" t="str">
-        <v>281590909</v>
+        <v>272727272</v>
       </c>
       <c r="C45" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
         <v>لوله مانسمان وارداتی "10قطر بیرونی 273.1 رده 40 ضخامت 9.27</v>
       </c>
       <c r="B46" t="str">
-        <v>811363636</v>
+        <v>909090908</v>
       </c>
       <c r="C46" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
         <v>لوله مانسمان 9.53   5 اینچ    چین    6متری بنگاه تهران</v>
       </c>
       <c r="B47" t="str">
-        <v>381818181</v>
+        <v>363636363</v>
       </c>
       <c r="C47" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
         <v>لوله مانسمان   " 12   رده 40 وارداتی    6متری بنگاه تهران</v>
       </c>
       <c r="B48" t="str">
         <v>909090908</v>
       </c>
       <c r="C48" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
         <v xml:space="preserve">لوله مانسمان 10.97  6 اینچ   چین    6متری بنگاه تهران </v>
       </c>
       <c r="B49" t="str">
-        <v>534545454</v>
+        <v>518181818</v>
       </c>
       <c r="C49" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
         <v>لوله مانسمان وارداتی 8 اینچ رده 80 شاخه 6 متری</v>
       </c>
       <c r="B50" t="str">
-        <v>820909091</v>
+        <v>777545454</v>
       </c>
       <c r="C50" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
         <v>لوله مانسمان 10 " وارداتی 15.09 6متری 273/10 80 DIN2440 تهران</v>
       </c>
       <c r="B51" t="str">
-        <v>2481818</v>
+        <v>2772727</v>
       </c>
       <c r="C51" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
         <v>لوله مانسمان 12 " وارداتی 17.48 متری 323/90 80 DIN2440 تهران</v>
       </c>
       <c r="B52" t="str">
-        <v>2481818</v>
+        <v>2772727</v>
       </c>
       <c r="C52" t="str">
-        <v>1405/4/28</v>
+        <v>1405/6/11</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C52"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>