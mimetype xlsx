--- v3 (2026-08-07)
+++ v4 (2026-09-22)
@@ -413,241 +413,241 @@
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="44"/>
     <col min="2" max="2" customWidth="1" width="11"/>
     <col min="3" max="3" customWidth="1" width="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>نام</v>
       </c>
       <c r="B1" t="str">
         <v>قیمت</v>
       </c>
       <c r="C1" t="str">
         <v>تاریخ اخرین قیمت</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v xml:space="preserve">تخته روسی   18         </v>
       </c>
       <c r="B2" t="str">
-        <v>40000000</v>
+        <v>48648649</v>
       </c>
       <c r="C2" t="str">
-        <v>1405/5/15</v>
+        <v>1405/6/30</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v xml:space="preserve">تخته روسی   18         </v>
       </c>
       <c r="B3" t="str">
-        <v>26909090</v>
+        <v>32727272</v>
       </c>
       <c r="C3" t="str">
-        <v>1405/5/15</v>
+        <v>1405/6/30</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v xml:space="preserve">تخته روسی   20         </v>
       </c>
       <c r="B4" t="str">
-        <v>44848484</v>
+        <v>54545453</v>
       </c>
       <c r="C4" t="str">
-        <v>1405/5/15</v>
+        <v>1405/6/30</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v xml:space="preserve">تخته روسی   20         </v>
       </c>
       <c r="B5" t="str">
-        <v>29600000</v>
+        <v>36000000</v>
       </c>
       <c r="C5" t="str">
-        <v>1405/5/15</v>
+        <v>1405/6/30</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v xml:space="preserve">تخته روسی   22         </v>
       </c>
       <c r="B6" t="str">
-        <v>49333333</v>
+        <v>60000000</v>
       </c>
       <c r="C6" t="str">
-        <v>1405/5/15</v>
+        <v>1405/6/30</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v xml:space="preserve">تخته روسی   22         </v>
       </c>
       <c r="B7" t="str">
-        <v>32888888</v>
+        <v>39999999</v>
       </c>
       <c r="C7" t="str">
-        <v>1405/5/15</v>
+        <v>1405/6/30</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v xml:space="preserve">تخته روسی  5  22  روسی    4 متری  مبادی   </v>
       </c>
       <c r="B8" t="str">
-        <v>720000000</v>
+        <v>880000000</v>
       </c>
       <c r="C8" t="str">
-        <v>1405/5/15</v>
+        <v>1405/6/30</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v xml:space="preserve">تخته روسی  5  22  روسی    6 متری  مبادی   </v>
       </c>
       <c r="B9" t="str">
-        <v>720000000</v>
+        <v>880000000</v>
       </c>
       <c r="C9" t="str">
-        <v>1405/5/15</v>
+        <v>1405/6/30</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v xml:space="preserve">تخته روسی   25         </v>
       </c>
       <c r="B10" t="str">
-        <v>56923077</v>
+        <v>69230770</v>
       </c>
       <c r="C10" t="str">
-        <v>1405/5/15</v>
+        <v>1405/6/30</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v xml:space="preserve">تخته روسی   25         </v>
       </c>
       <c r="B11" t="str">
-        <v>37000000</v>
+        <v>45000000</v>
       </c>
       <c r="C11" t="str">
-        <v>1405/5/15</v>
+        <v>1405/6/30</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v xml:space="preserve">تخته روسی  5  25  روسی    4 متری  مبادی   </v>
       </c>
       <c r="B12" t="str">
-        <v>720000000</v>
+        <v>880000000</v>
       </c>
       <c r="C12" t="str">
-        <v>1405/5/15</v>
+        <v>1405/6/30</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v xml:space="preserve">تخته روسی  5  25  روسی    6 متری  مبادی   </v>
       </c>
       <c r="B13" t="str">
-        <v>720000000</v>
+        <v>880000000</v>
       </c>
       <c r="C13" t="str">
-        <v>1405/5/15</v>
+        <v>1405/6/30</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v xml:space="preserve">تخته روسی   28         </v>
       </c>
       <c r="B14" t="str">
-        <v>64347826</v>
+        <v>78260869</v>
       </c>
       <c r="C14" t="str">
-        <v>1405/5/15</v>
+        <v>1405/6/30</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v xml:space="preserve">تخته روسی   28         </v>
       </c>
       <c r="B15" t="str">
-        <v>42285468</v>
+        <v>51428322</v>
       </c>
       <c r="C15" t="str">
-        <v>1405/5/15</v>
+        <v>1405/6/30</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v xml:space="preserve">تخته روسی   30         </v>
       </c>
       <c r="B16" t="str">
-        <v>67272727</v>
+        <v>81818181</v>
       </c>
       <c r="C16" t="str">
-        <v>1405/5/15</v>
+        <v>1405/6/30</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v xml:space="preserve">تخته روسی   30         </v>
       </c>
       <c r="B17" t="str">
-        <v>44848484</v>
+        <v>54545453</v>
       </c>
       <c r="C17" t="str">
-        <v>1405/5/15</v>
+        <v>1405/6/30</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v xml:space="preserve">تخته روسی  5  30  روسی    6 متری  مبادی   </v>
       </c>
       <c r="B18" t="str">
-        <v>720000000</v>
+        <v>880000000</v>
       </c>
       <c r="C18" t="str">
-        <v>1405/5/15</v>
+        <v>1405/6/30</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v xml:space="preserve">تخته روسی  5  30  روسی    4 متری  مبادی   </v>
       </c>
       <c r="B19" t="str">
-        <v>720000000</v>
+        <v>880000000</v>
       </c>
       <c r="C19" t="str">
-        <v>1405/5/15</v>
+        <v>1405/6/30</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C19"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>