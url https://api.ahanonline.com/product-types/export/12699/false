--- v4 (2026-09-22)
+++ v5 (2026-11-06)
@@ -413,241 +413,241 @@
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="44"/>
     <col min="2" max="2" customWidth="1" width="11"/>
     <col min="3" max="3" customWidth="1" width="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>نام</v>
       </c>
       <c r="B1" t="str">
         <v>قیمت</v>
       </c>
       <c r="C1" t="str">
         <v>تاریخ اخرین قیمت</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v xml:space="preserve">تخته روسی   18         </v>
       </c>
       <c r="B2" t="str">
-        <v>48648649</v>
+        <v>52972973</v>
       </c>
       <c r="C2" t="str">
-        <v>1405/6/30</v>
+        <v>1405/8/14</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v xml:space="preserve">تخته روسی   18         </v>
       </c>
       <c r="B3" t="str">
-        <v>32727272</v>
+        <v>35636363</v>
       </c>
       <c r="C3" t="str">
-        <v>1405/6/30</v>
+        <v>1405/8/14</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v xml:space="preserve">تخته روسی   20         </v>
       </c>
       <c r="B4" t="str">
-        <v>54545453</v>
+        <v>59393938</v>
       </c>
       <c r="C4" t="str">
-        <v>1405/6/30</v>
+        <v>1405/8/14</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v xml:space="preserve">تخته روسی   20         </v>
       </c>
       <c r="B5" t="str">
-        <v>36000000</v>
+        <v>39200000</v>
       </c>
       <c r="C5" t="str">
-        <v>1405/6/30</v>
+        <v>1405/8/14</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v xml:space="preserve">تخته روسی   22         </v>
       </c>
       <c r="B6" t="str">
-        <v>60000000</v>
+        <v>65333334</v>
       </c>
       <c r="C6" t="str">
-        <v>1405/6/30</v>
+        <v>1405/8/14</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v xml:space="preserve">تخته روسی   22         </v>
       </c>
       <c r="B7" t="str">
-        <v>39999999</v>
+        <v>43555554</v>
       </c>
       <c r="C7" t="str">
-        <v>1405/6/30</v>
+        <v>1405/8/14</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v xml:space="preserve">تخته روسی  5  22  روسی    4 متری  مبادی   </v>
       </c>
       <c r="B8" t="str">
-        <v>880000000</v>
+        <v>960000000</v>
       </c>
       <c r="C8" t="str">
-        <v>1405/6/30</v>
+        <v>1405/8/14</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v xml:space="preserve">تخته روسی  5  22  روسی    6 متری  مبادی   </v>
       </c>
       <c r="B9" t="str">
-        <v>880000000</v>
+        <v>960000000</v>
       </c>
       <c r="C9" t="str">
-        <v>1405/6/30</v>
+        <v>1405/8/14</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v xml:space="preserve">تخته روسی   25         </v>
       </c>
       <c r="B10" t="str">
-        <v>69230770</v>
+        <v>75384616</v>
       </c>
       <c r="C10" t="str">
-        <v>1405/6/30</v>
+        <v>1405/8/14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v xml:space="preserve">تخته روسی   25         </v>
       </c>
       <c r="B11" t="str">
-        <v>45000000</v>
+        <v>49000000</v>
       </c>
       <c r="C11" t="str">
-        <v>1405/6/30</v>
+        <v>1405/8/14</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v xml:space="preserve">تخته روسی  5  25  روسی    4 متری  مبادی   </v>
       </c>
       <c r="B12" t="str">
-        <v>880000000</v>
+        <v>960000000</v>
       </c>
       <c r="C12" t="str">
-        <v>1405/6/30</v>
+        <v>1405/8/14</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v xml:space="preserve">تخته روسی  5  25  روسی    6 متری  مبادی   </v>
       </c>
       <c r="B13" t="str">
-        <v>880000000</v>
+        <v>960000000</v>
       </c>
       <c r="C13" t="str">
-        <v>1405/6/30</v>
+        <v>1405/8/14</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v xml:space="preserve">تخته روسی   28         </v>
       </c>
       <c r="B14" t="str">
-        <v>78260869</v>
+        <v>85217390</v>
       </c>
       <c r="C14" t="str">
-        <v>1405/6/30</v>
+        <v>1405/8/14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v xml:space="preserve">تخته روسی   28         </v>
       </c>
       <c r="B15" t="str">
-        <v>51428322</v>
+        <v>55999750</v>
       </c>
       <c r="C15" t="str">
-        <v>1405/6/30</v>
+        <v>1405/8/14</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v xml:space="preserve">تخته روسی   30         </v>
       </c>
       <c r="B16" t="str">
-        <v>81818181</v>
+        <v>89090909</v>
       </c>
       <c r="C16" t="str">
-        <v>1405/6/30</v>
+        <v>1405/8/14</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v xml:space="preserve">تخته روسی   30         </v>
       </c>
       <c r="B17" t="str">
-        <v>54545453</v>
+        <v>59393938</v>
       </c>
       <c r="C17" t="str">
-        <v>1405/6/30</v>
+        <v>1405/8/14</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v xml:space="preserve">تخته روسی  5  30  روسی    6 متری  مبادی   </v>
       </c>
       <c r="B18" t="str">
-        <v>880000000</v>
+        <v>960000000</v>
       </c>
       <c r="C18" t="str">
-        <v>1405/6/30</v>
+        <v>1405/8/14</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v xml:space="preserve">تخته روسی  5  30  روسی    4 متری  مبادی   </v>
       </c>
       <c r="B19" t="str">
-        <v>880000000</v>
+        <v>960000000</v>
       </c>
       <c r="C19" t="str">
-        <v>1405/6/30</v>
+        <v>1405/8/14</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C19"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>