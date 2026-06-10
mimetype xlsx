--- v0 (2025-10-03)
+++ v1 (2026-06-10)
@@ -387,57 +387,239 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1"/>
+  <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
-  <sheetData/>
+  <cols>
+    <col min="1" max="1" customWidth="1" width="57"/>
+    <col min="2" max="2" customWidth="1" width="8"/>
+    <col min="3" max="3" customWidth="1" width="11"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="str">
+        <v>نام</v>
+      </c>
+      <c r="B1" t="str">
+        <v>قیمت</v>
+      </c>
+      <c r="C1" t="str">
+        <v>تاریخ اخرین قیمت</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="str">
+        <v xml:space="preserve">میلگرد آجدار خلیج فارس 16 A3 شاخه 12 متری کارخانه  </v>
+      </c>
+      <c r="B2" t="str">
+        <v>611818</v>
+      </c>
+      <c r="C2" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v xml:space="preserve">میلگرد آجدار حسن رود 16 A3 شاخه 12 متری کارخانه  </v>
+      </c>
+      <c r="B3" t="str">
+        <v>627272</v>
+      </c>
+      <c r="C3" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="str">
+        <v xml:space="preserve">میلگرد آجدار حدید سیرجان 16 A3 شاخه 12 متری کارخانه  </v>
+      </c>
+      <c r="B4" t="str">
+        <v>647272</v>
+      </c>
+      <c r="C4" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="str">
+        <v xml:space="preserve">میلگرد آجدار پرشین فولاد 16 A3 شاخه 12 متری کارخانه  </v>
+      </c>
+      <c r="B5" t="str">
+        <v>617272</v>
+      </c>
+      <c r="C5" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v>میلگرد آجدار پردیس 16 A3 شاخه 12 متری کارخانه</v>
+      </c>
+      <c r="B6" t="str">
+        <v>618181</v>
+      </c>
+      <c r="C6" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v xml:space="preserve">میلگرد آجدار آذرفولاد امین 16 A3 شاخه 12 متری کارخانه  </v>
+      </c>
+      <c r="B7" t="str">
+        <v>665454</v>
+      </c>
+      <c r="C7" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v xml:space="preserve">میلگرد آجدار امیرکبیر 16 A3 شاخه بنگاه تهران  </v>
+      </c>
+      <c r="B8" t="str">
+        <v>620000</v>
+      </c>
+      <c r="C8" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v xml:space="preserve">میلگرد آجدار بافق یزد 16 A3 شاخه 12 متری کارخانه  </v>
+      </c>
+      <c r="B9" t="str">
+        <v>631818</v>
+      </c>
+      <c r="C9" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v xml:space="preserve">میلگرد آجدار امیرکبیر 16 A3 شاخه 12 متری کارخانه  </v>
+      </c>
+      <c r="B10" t="str">
+        <v>613636</v>
+      </c>
+      <c r="C10" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v xml:space="preserve">میلگرد آجدار ابرکوه 16 A3 شاخه 12 متری کارخانه  </v>
+      </c>
+      <c r="B11" t="str">
+        <v>605454</v>
+      </c>
+      <c r="C11" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v>میلگرد 16 آناهیتا</v>
+      </c>
+      <c r="B12" t="str">
+        <v>640909</v>
+      </c>
+      <c r="C12" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v xml:space="preserve">میلگرد آجدار ابهر 16 A3 شاخه 12 متری کارخانه  </v>
+      </c>
+      <c r="B13" t="str">
+        <v>616363</v>
+      </c>
+      <c r="C13" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="str">
+        <v xml:space="preserve">میلگرد آجدار نیشابور 16 A3 شاخه بنگاه تهران  </v>
+      </c>
+      <c r="B14" t="str">
+        <v>650909</v>
+      </c>
+      <c r="C14" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="str">
+        <v xml:space="preserve">میلگرد آجدار نیشابور 16 A3 شاخه 12 متری کارخانه  </v>
+      </c>
+      <c r="B15" t="str">
+        <v>643636</v>
+      </c>
+      <c r="C15" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v xml:space="preserve">میلگرد آجدار آریان فولاد 16 A3 شاخه 12 متری   </v>
+      </c>
+      <c r="B16" t="str">
+        <v>627272</v>
+      </c>
+      <c r="C16" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+  </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:C16"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 