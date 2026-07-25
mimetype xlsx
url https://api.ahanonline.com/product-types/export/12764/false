--- v1 (2026-06-10)
+++ v2 (2026-07-25)
@@ -387,239 +387,448 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C16"/>
+  <dimension ref="A1:C35"/>
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
   <cols>
-    <col min="1" max="1" customWidth="1" width="57"/>
+    <col min="1" max="1" customWidth="1" width="65"/>
     <col min="2" max="2" customWidth="1" width="8"/>
-    <col min="3" max="3" customWidth="1" width="11"/>
+    <col min="3" max="3" customWidth="1" width="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>نام</v>
       </c>
       <c r="B1" t="str">
         <v>قیمت</v>
       </c>
       <c r="C1" t="str">
         <v>تاریخ اخرین قیمت</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v xml:space="preserve">میلگرد آجدار خلیج فارس 16 A3 شاخه 12 متری کارخانه  </v>
+        <v xml:space="preserve">میلگرد آجدار اروند 16 A3 شاخه 12 متری کارخانه  </v>
       </c>
       <c r="B2" t="str">
-        <v>611818</v>
+        <v>636363</v>
       </c>
       <c r="C2" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v xml:space="preserve">میلگرد آجدار حسن رود 16 A3 شاخه 12 متری کارخانه  </v>
+        <v xml:space="preserve">میلگرد آجدار فولاد نگین اردکان یزد 16 A3 شاخه 12 متری کارخانه  </v>
       </c>
       <c r="B3" t="str">
-        <v>627272</v>
+        <v>640909</v>
       </c>
       <c r="C3" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v xml:space="preserve">میلگرد آجدار حدید سیرجان 16 A3 شاخه 12 متری کارخانه  </v>
+        <v xml:space="preserve">میلگرد آجدار نورد کاسپین 16 A3 شاخه 12 متری کارخانه  </v>
       </c>
       <c r="B4" t="str">
-        <v>647272</v>
+        <v>664545</v>
       </c>
       <c r="C4" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v xml:space="preserve">میلگرد آجدار پرشین فولاد 16 A3 شاخه 12 متری کارخانه  </v>
+        <v xml:space="preserve">میلگرد آجدار جهان فولاد سیرجان 16 A3 شاخه 12 متری کارخانه  </v>
       </c>
       <c r="B5" t="str">
-        <v>617272</v>
+        <v>692727</v>
       </c>
       <c r="C5" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>میلگرد آجدار پردیس 16 A3 شاخه 12 متری کارخانه</v>
+        <v xml:space="preserve">میلگرد آجدار قائم 16 A3 شاخه 12 متری کارخانه  </v>
       </c>
       <c r="B6" t="str">
-        <v>618181</v>
+        <v>663636</v>
       </c>
       <c r="C6" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v xml:space="preserve">میلگرد آجدار آذرفولاد امین 16 A3 شاخه 12 متری کارخانه  </v>
+        <v xml:space="preserve">میلگرد آجدار کاشان 16 A3 شاخه 12 متری کارخانه  </v>
       </c>
       <c r="B7" t="str">
-        <v>665454</v>
+        <v>692727</v>
       </c>
       <c r="C7" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v xml:space="preserve">میلگرد آجدار امیرکبیر 16 A3 شاخه بنگاه تهران  </v>
+        <v xml:space="preserve">میلگرد آجدار کوثر اهواز 16 A3 شاخه 12 متری کارخانه  </v>
       </c>
       <c r="B8" t="str">
-        <v>620000</v>
+        <v>654545</v>
       </c>
       <c r="C8" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v xml:space="preserve">میلگرد آجدار بافق یزد 16 A3 شاخه 12 متری کارخانه  </v>
+        <v xml:space="preserve">میلگرد آجدار هیربد 16 A3 شاخه 12 متری کارخانه  </v>
       </c>
       <c r="B9" t="str">
-        <v>631818</v>
+        <v>657272</v>
       </c>
       <c r="C9" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v xml:space="preserve">میلگرد آجدار امیرکبیر 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 میانه</v>
       </c>
       <c r="B10" t="str">
-        <v>613636</v>
+        <v>659090</v>
       </c>
       <c r="C10" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v xml:space="preserve">میلگرد آجدار ابرکوه 16 A3 شاخه 12 متری کارخانه  </v>
+        <v xml:space="preserve">میلگرد آجدار فایکو 16 A3 شاخه 12 متری کارخانه  </v>
       </c>
       <c r="B11" t="str">
-        <v>605454</v>
+        <v>663636</v>
       </c>
       <c r="C11" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>میلگرد 16 آناهیتا</v>
+        <v xml:space="preserve">میلگرد آجدار صبا فولاد زاگرس 16 A3 شاخه 12 متری کارخانه  </v>
       </c>
       <c r="B12" t="str">
-        <v>640909</v>
+        <v>665454</v>
       </c>
       <c r="C12" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v xml:space="preserve">میلگرد آجدار ابهر 16 A3 شاخه 12 متری کارخانه  </v>
+        <v xml:space="preserve">میلگرد آجدار شاهین بناب 16 A3 شاخه 12 متری کارخانه  </v>
       </c>
       <c r="B13" t="str">
-        <v>616363</v>
+        <v>672727</v>
       </c>
       <c r="C13" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v xml:space="preserve">میلگرد آجدار نیشابور 16 A3 شاخه بنگاه تهران  </v>
+        <v xml:space="preserve">میلگرد آجدار شاهرود 16 A3 شاخه 12 متری کارخانه  </v>
       </c>
       <c r="B14" t="str">
-        <v>650909</v>
+        <v>650454</v>
       </c>
       <c r="C14" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v xml:space="preserve">میلگرد آجدار نیشابور 16 A3 شاخه 12 متری کارخانه  </v>
+        <v xml:space="preserve">میلگرد آجدار ذوب و نورد کرمان 16 A3 شاخه 12 متری کارخانه  </v>
       </c>
       <c r="B15" t="str">
-        <v>643636</v>
+        <v>654545</v>
       </c>
       <c r="C15" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
+        <v>میلگرد 16 اصفهان</v>
+      </c>
+      <c r="B16" t="str">
+        <v>654545</v>
+      </c>
+      <c r="C16" t="str">
+        <v>1405/5/3</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="str">
+        <v>میلگرد 16 تیکمه داش</v>
+      </c>
+      <c r="B17" t="str">
+        <v>692727</v>
+      </c>
+      <c r="C17" t="str">
+        <v>1405/5/3</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="str">
+        <v xml:space="preserve">میلگرد آجدار خلیج فارس 16 A3 شاخه 12 متری کارخانه  </v>
+      </c>
+      <c r="B18" t="str">
+        <v>654545</v>
+      </c>
+      <c r="C18" t="str">
+        <v>1405/5/3</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="str">
+        <v xml:space="preserve">میلگرد آجدار ابرکوه 16 A3 شاخه 12 متری کارخانه  </v>
+      </c>
+      <c r="B19" t="str">
+        <v>639090</v>
+      </c>
+      <c r="C19" t="str">
+        <v>1405/5/3</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="str">
+        <v xml:space="preserve">میلگرد آجدار حسن رود 16 A3 شاخه 12 متری کارخانه  </v>
+      </c>
+      <c r="B20" t="str">
+        <v>685454</v>
+      </c>
+      <c r="C20" t="str">
+        <v>1405/5/3</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="str">
+        <v xml:space="preserve">میلگرد آجدار حدید سیرجان 16 A3 شاخه 12 متری کارخانه  </v>
+      </c>
+      <c r="B21" t="str">
+        <v>670000</v>
+      </c>
+      <c r="C21" t="str">
+        <v>1405/5/3</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="str">
+        <v xml:space="preserve">میلگرد آجدار پرشین فولاد 16 A3 شاخه 12 متری کارخانه  </v>
+      </c>
+      <c r="B22" t="str">
+        <v>662727</v>
+      </c>
+      <c r="C22" t="str">
+        <v>1405/5/3</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="str">
+        <v xml:space="preserve">میلگرد آجدار بافق یزد 16 A3 شاخه 12 متری کارخانه  </v>
+      </c>
+      <c r="B23" t="str">
+        <v>674545</v>
+      </c>
+      <c r="C23" t="str">
+        <v>1405/5/3</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="str">
+        <v>میلگرد 16 آناهیتا</v>
+      </c>
+      <c r="B24" t="str">
+        <v>681818</v>
+      </c>
+      <c r="C24" t="str">
+        <v>1405/5/3</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="str">
         <v xml:space="preserve">میلگرد آجدار آریان فولاد 16 A3 شاخه 12 متری   </v>
       </c>
-      <c r="B16" t="str">
-[...3 lines deleted...]
-        <v>1405/3/20</v>
+      <c r="B25" t="str">
+        <v>692727</v>
+      </c>
+      <c r="C25" t="str">
+        <v>1405/5/3</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="str">
+        <v xml:space="preserve">میلگرد آجدار آذرفولاد امین 16 A3 شاخه 12 متری کارخانه  </v>
+      </c>
+      <c r="B26" t="str">
+        <v>677272</v>
+      </c>
+      <c r="C26" t="str">
+        <v>1405/5/3</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="str">
+        <v xml:space="preserve">میلگرد آجدار امیرکبیر 16 A3 شاخه بنگاه تهران  </v>
+      </c>
+      <c r="B27" t="str">
+        <v>673636</v>
+      </c>
+      <c r="C27" t="str">
+        <v>1405/5/3</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="str">
+        <v xml:space="preserve">میلگرد آجدار نیشابور 16 A3 شاخه بنگاه تهران  </v>
+      </c>
+      <c r="B28" t="str">
+        <v>651818</v>
+      </c>
+      <c r="C28" t="str">
+        <v>1405/5/3</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="str">
+        <v xml:space="preserve">میلگرد آجدار امیرکبیر 16 A3 شاخه 12 متری کارخانه  </v>
+      </c>
+      <c r="B29" t="str">
+        <v>664545</v>
+      </c>
+      <c r="C29" t="str">
+        <v>1405/5/3</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="str">
+        <v xml:space="preserve">میلگرد آجدار ابهر 16 A3 شاخه 12 متری کارخانه  </v>
+      </c>
+      <c r="B30" t="str">
+        <v>668181</v>
+      </c>
+      <c r="C30" t="str">
+        <v>1405/5/3</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="str">
+        <v xml:space="preserve">میلگرد آجدار راد همدان 16 A3 شاخه 12 متری کارخانه  </v>
+      </c>
+      <c r="B31" t="str">
+        <v>682681</v>
+      </c>
+      <c r="C31" t="str">
+        <v>1405/5/3</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="str">
+        <v xml:space="preserve">میلگرد آجدار نیشابور 16 A3 شاخه 12 متری کارخانه  </v>
+      </c>
+      <c r="B32" t="str">
+        <v>640909</v>
+      </c>
+      <c r="C32" t="str">
+        <v>1405/5/3</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="str">
+        <v xml:space="preserve">میلگرد آجدار درپاد تبریز 16 A3 شاخه 12 متری کارخانه  </v>
+      </c>
+      <c r="B33" t="str">
+        <v>681818</v>
+      </c>
+      <c r="C33" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="str">
+        <v xml:space="preserve">میلگرد آجدار ظفر بناب 16 A3 شاخه 12 متری کارخانه  </v>
+      </c>
+      <c r="B34" t="str">
+        <v>670909</v>
+      </c>
+      <c r="C34" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="str">
+        <v>میلگرد آجدار پردیس 16 A3 شاخه 12 متری کارخانه</v>
+      </c>
+      <c r="B35" t="str">
+        <v>668181</v>
+      </c>
+      <c r="C35" t="str">
+        <v>1405/5/1</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:C16"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:C35"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 