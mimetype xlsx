--- v2 (2026-07-25)
+++ v3 (2026-09-08)
@@ -392,438 +392,438 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C35"/>
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
   <cols>
-    <col min="1" max="1" customWidth="1" width="65"/>
+    <col min="1" max="1" customWidth="1" width="50"/>
     <col min="2" max="2" customWidth="1" width="8"/>
-    <col min="3" max="3" customWidth="1" width="10"/>
+    <col min="3" max="3" customWidth="1" width="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>نام</v>
       </c>
       <c r="B1" t="str">
         <v>قیمت</v>
       </c>
       <c r="C1" t="str">
         <v>تاریخ اخرین قیمت</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v xml:space="preserve">میلگرد آجدار اروند 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 اروند آجدار A3 کارخانه</v>
       </c>
       <c r="B2" t="str">
-        <v>636363</v>
+        <v>804545</v>
       </c>
       <c r="C2" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v xml:space="preserve">میلگرد آجدار فولاد نگین اردکان یزد 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 فولاد نگین اردکان یزد آجدار A3 کارخانه</v>
       </c>
       <c r="B3" t="str">
-        <v>640909</v>
+        <v>795454</v>
       </c>
       <c r="C3" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v xml:space="preserve">میلگرد آجدار نورد کاسپین 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 نورد کاسپین آجدار A3 کارخانه</v>
       </c>
       <c r="B4" t="str">
-        <v>664545</v>
+        <v>835454</v>
       </c>
       <c r="C4" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v xml:space="preserve">میلگرد آجدار جهان فولاد سیرجان 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 قائم آجدار A3 کارخانه</v>
       </c>
       <c r="B5" t="str">
-        <v>692727</v>
+        <v>810000</v>
       </c>
       <c r="C5" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v xml:space="preserve">میلگرد آجدار قائم 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 کوثر اهواز آجدار A3 کارخانه</v>
       </c>
       <c r="B6" t="str">
-        <v>663636</v>
+        <v>806363</v>
       </c>
       <c r="C6" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v xml:space="preserve">میلگرد آجدار کاشان 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 کاوه تیکمه داش آجدار A3 کارخانه</v>
       </c>
       <c r="B7" t="str">
-        <v>692727</v>
+        <v>838181</v>
       </c>
       <c r="C7" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v xml:space="preserve">میلگرد آجدار کوثر اهواز 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 کاشان آجدار A3 کارخانه</v>
       </c>
       <c r="B8" t="str">
-        <v>654545</v>
+        <v>873636</v>
       </c>
       <c r="C8" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v xml:space="preserve">میلگرد آجدار هیربد 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 فایکو آجدار A3 کارخانه</v>
       </c>
       <c r="B9" t="str">
-        <v>657272</v>
+        <v>827272</v>
       </c>
       <c r="C9" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>میلگرد 16 میانه</v>
+        <v>میلگرد 16 صبا فولاد زاگرس آجدار A3 کارخانه</v>
       </c>
       <c r="B10" t="str">
-        <v>659090</v>
+        <v>827272</v>
       </c>
       <c r="C10" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v xml:space="preserve">میلگرد آجدار فایکو 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 شاهین بناب آجدار A3 کارخانه</v>
       </c>
       <c r="B11" t="str">
-        <v>663636</v>
+        <v>827272</v>
       </c>
       <c r="C11" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v xml:space="preserve">میلگرد آجدار صبا فولاد زاگرس 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 شاهرود آجدار A3 کارخانه</v>
       </c>
       <c r="B12" t="str">
-        <v>665454</v>
+        <v>831818</v>
       </c>
       <c r="C12" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v xml:space="preserve">میلگرد آجدار شاهین بناب 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 ذوب و نورد کرمان آجدار A3 کارخانه</v>
       </c>
       <c r="B13" t="str">
-        <v>672727</v>
+        <v>818181</v>
       </c>
       <c r="C13" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v xml:space="preserve">میلگرد آجدار شاهرود 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 ذوب آهن اصفهان آجدار A3 کارخانه</v>
       </c>
       <c r="B14" t="str">
-        <v>650454</v>
+        <v>845454</v>
       </c>
       <c r="C14" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v xml:space="preserve">میلگرد آجدار ذوب و نورد کرمان 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 درپاد تبریز آجدار A3 کارخانه</v>
       </c>
       <c r="B15" t="str">
-        <v>654545</v>
+        <v>827272</v>
       </c>
       <c r="C15" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>میلگرد 16 اصفهان</v>
+        <v>میلگرد 16 خلیج فارس آجدار A3 کارخانه</v>
       </c>
       <c r="B16" t="str">
-        <v>654545</v>
+        <v>800000</v>
       </c>
       <c r="C16" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>میلگرد 16 تیکمه داش</v>
+        <v>میلگرد 16 حسن رود آجدار A3 کارخانه</v>
       </c>
       <c r="B17" t="str">
-        <v>692727</v>
+        <v>847272</v>
       </c>
       <c r="C17" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v xml:space="preserve">میلگرد آجدار خلیج فارس 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 پرشین فولاد آجدار A3 کارخانه</v>
       </c>
       <c r="B18" t="str">
-        <v>654545</v>
+        <v>822727</v>
       </c>
       <c r="C18" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v xml:space="preserve">میلگرد آجدار ابرکوه 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 بافق یزد آجدار A3 کارخانه</v>
       </c>
       <c r="B19" t="str">
-        <v>639090</v>
+        <v>860909</v>
       </c>
       <c r="C19" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v xml:space="preserve">میلگرد آجدار حسن رود 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 امیرکبیر آجدار A3 کارخانه</v>
       </c>
       <c r="B20" t="str">
-        <v>685454</v>
+        <v>835454</v>
       </c>
       <c r="C20" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v xml:space="preserve">میلگرد آجدار حدید سیرجان 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 آناهیتا گیلان آجدار A3 کارخانه</v>
       </c>
       <c r="B21" t="str">
-        <v>670000</v>
+        <v>859090</v>
       </c>
       <c r="C21" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v xml:space="preserve">میلگرد آجدار پرشین فولاد 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 آذرفولاد امین آجدار A3 کارخانه</v>
       </c>
       <c r="B22" t="str">
-        <v>662727</v>
+        <v>836363</v>
       </c>
       <c r="C22" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v xml:space="preserve">میلگرد آجدار بافق یزد 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 هیربد آجدار A3 کارخانه</v>
       </c>
       <c r="B23" t="str">
-        <v>674545</v>
+        <v>816363</v>
       </c>
       <c r="C23" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>میلگرد 16 آناهیتا</v>
+        <v>میلگرد 16 میانه آجدار A3 کارخانه</v>
       </c>
       <c r="B24" t="str">
-        <v>681818</v>
+        <v>818181</v>
       </c>
       <c r="C24" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v xml:space="preserve">میلگرد آجدار آریان فولاد 16 A3 شاخه 12 متری   </v>
+        <v>میلگرد 16 ابرکوه آجدار A3 کارخانه</v>
       </c>
       <c r="B25" t="str">
-        <v>692727</v>
+        <v>793636</v>
       </c>
       <c r="C25" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v xml:space="preserve">میلگرد آجدار آذرفولاد امین 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 ابهر آجدار A3 کارخانه</v>
       </c>
       <c r="B26" t="str">
-        <v>677272</v>
+        <v>831818</v>
       </c>
       <c r="C26" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v xml:space="preserve">میلگرد آجدار امیرکبیر 16 A3 شاخه بنگاه تهران  </v>
+        <v>میلگرد 16 حدید سیرجان آجدار A3 کارخانه</v>
       </c>
       <c r="B27" t="str">
-        <v>673636</v>
+        <v>838181</v>
       </c>
       <c r="C27" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v xml:space="preserve">میلگرد آجدار نیشابور 16 A3 شاخه بنگاه تهران  </v>
+        <v>میلگرد 16 ظفر بناب آجدار A3 کارخانه</v>
       </c>
       <c r="B28" t="str">
-        <v>651818</v>
+        <v>812727</v>
       </c>
       <c r="C28" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v xml:space="preserve">میلگرد آجدار امیرکبیر 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 راد همدان آجدار A3 کارخانه</v>
       </c>
       <c r="B29" t="str">
-        <v>664545</v>
+        <v>840863</v>
       </c>
       <c r="C29" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v xml:space="preserve">میلگرد آجدار ابهر 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 امیرکبیر آجدار A3 بنگاه تهران</v>
       </c>
       <c r="B30" t="str">
-        <v>668181</v>
+        <v>836363</v>
       </c>
       <c r="C30" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v xml:space="preserve">میلگرد آجدار راد همدان 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 نیشابور آجدار A3 بنگاه تهران</v>
       </c>
       <c r="B31" t="str">
-        <v>682681</v>
+        <v>818181</v>
       </c>
       <c r="C31" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v xml:space="preserve">میلگرد آجدار نیشابور 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 جهان فولاد سیرجان آجدار A3 کارخانه</v>
       </c>
       <c r="B32" t="str">
-        <v>640909</v>
+        <v>795454</v>
       </c>
       <c r="C32" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v xml:space="preserve">میلگرد آجدار درپاد تبریز 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 پردیس آجدار A3 کارخانه</v>
       </c>
       <c r="B33" t="str">
-        <v>681818</v>
+        <v>836363</v>
       </c>
       <c r="C33" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v xml:space="preserve">میلگرد آجدار ظفر بناب 16 A3 شاخه 12 متری کارخانه  </v>
+        <v>میلگرد 16 نیشابور آجدار A3 کارخانه</v>
       </c>
       <c r="B34" t="str">
-        <v>670909</v>
+        <v>809090</v>
       </c>
       <c r="C34" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>میلگرد آجدار پردیس 16 A3 شاخه 12 متری کارخانه</v>
+        <v>میلگرد 16 آریان فولاد آجدار A3 کارخانه</v>
       </c>
       <c r="B35" t="str">
-        <v>668181</v>
+        <v>859090</v>
       </c>
       <c r="C35" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C35"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>