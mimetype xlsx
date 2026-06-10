--- v0 (2025-10-19)
+++ v1 (2026-06-10)
@@ -387,57 +387,239 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1"/>
+  <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
-  <sheetData/>
+  <cols>
+    <col min="1" max="1" customWidth="1" width="63"/>
+    <col min="2" max="2" customWidth="1" width="8"/>
+    <col min="3" max="3" customWidth="1" width="11"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="str">
+        <v>نام</v>
+      </c>
+      <c r="B1" t="str">
+        <v>قیمت</v>
+      </c>
+      <c r="C1" t="str">
+        <v>تاریخ اخرین قیمت</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="str">
+        <v xml:space="preserve">نبشی  7  * 70*70  آریان فولاد  6 متری  کارخانه  </v>
+      </c>
+      <c r="B2" t="str">
+        <v>681186</v>
+      </c>
+      <c r="C2" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v xml:space="preserve">نبشی  3*40*40 آریان فولاد  6 متری   کارخانه           </v>
+      </c>
+      <c r="B3" t="str">
+        <v>690401</v>
+      </c>
+      <c r="C3" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="str">
+        <v xml:space="preserve">نبشی  4*40*40 آریان فولاد  6 متری   بنگاه تهران           </v>
+      </c>
+      <c r="B4" t="str">
+        <v>714963</v>
+      </c>
+      <c r="C4" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="str">
+        <v xml:space="preserve">نبشی  4*40*40 آریان فولاد  6 متری   کارخانه           </v>
+      </c>
+      <c r="B5" t="str">
+        <v>681186</v>
+      </c>
+      <c r="C5" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v xml:space="preserve">نبشی  4*50*50 آریان فولاد  6 متری   کارخانه           </v>
+      </c>
+      <c r="B6" t="str">
+        <v>680909</v>
+      </c>
+      <c r="C6" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v xml:space="preserve">نبشی  5*50*50 آریان فولاد  6 متری   بنگاه تهران           </v>
+      </c>
+      <c r="B7" t="str">
+        <v>709909</v>
+      </c>
+      <c r="C7" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v xml:space="preserve">نبشی  5*50*50 آریان فولاد  6 متری   کارخانه           </v>
+      </c>
+      <c r="B8" t="str">
+        <v>681331</v>
+      </c>
+      <c r="C8" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v xml:space="preserve">نبشی  6*60*60 آریان فولاد  6 متری   بنگاه تهران           </v>
+      </c>
+      <c r="B9" t="str">
+        <v>720693</v>
+      </c>
+      <c r="C9" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v xml:space="preserve">نبشی  6*60*60 آریان فولاد  6 متری   کارخانه           </v>
+      </c>
+      <c r="B10" t="str">
+        <v>680592</v>
+      </c>
+      <c r="C10" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v xml:space="preserve">نبشی  8*80*80 آریان فولاد  6 متری   بنگاه تهران           </v>
+      </c>
+      <c r="B11" t="str">
+        <v>720854</v>
+      </c>
+      <c r="C11" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v xml:space="preserve">نبشی  8*80*80 آریان فولاد  6 متری   کارخانه           </v>
+      </c>
+      <c r="B12" t="str">
+        <v>680750</v>
+      </c>
+      <c r="C12" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v xml:space="preserve">نبشی  10*100*100 آریان فولاد  6 متری   کارخانه           </v>
+      </c>
+      <c r="B13" t="str">
+        <v>721818</v>
+      </c>
+      <c r="C13" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="str">
+        <v xml:space="preserve">نبشی  10*100*100 آریان فولاد  6 متری   بنگاه تهران           </v>
+      </c>
+      <c r="B14" t="str">
+        <v>755818</v>
+      </c>
+      <c r="C14" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="str">
+        <v xml:space="preserve">نبشی  12*120*120 آریان فولاد  6 متری   کارخانه           </v>
+      </c>
+      <c r="B15" t="str">
+        <v>722594</v>
+      </c>
+      <c r="C15" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v xml:space="preserve">نبشی  12*120*120 آریان فولاد  6 متری   بنگاه تهران           </v>
+      </c>
+      <c r="B16" t="str">
+        <v>748194</v>
+      </c>
+      <c r="C16" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+  </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:C16"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 