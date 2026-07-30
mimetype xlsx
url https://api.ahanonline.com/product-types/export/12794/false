--- v1 (2026-06-10)
+++ v2 (2026-07-30)
@@ -387,239 +387,250 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C16"/>
+  <dimension ref="A1:C17"/>
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
   <cols>
-    <col min="1" max="1" customWidth="1" width="63"/>
-[...1 lines deleted...]
-    <col min="3" max="3" customWidth="1" width="11"/>
+    <col min="1" max="1" customWidth="1" width="64"/>
+    <col min="2" max="2" customWidth="1" width="9"/>
+    <col min="3" max="3" customWidth="1" width="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>نام</v>
       </c>
       <c r="B1" t="str">
         <v>قیمت</v>
       </c>
       <c r="C1" t="str">
         <v>تاریخ اخرین قیمت</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v xml:space="preserve">نبشی  7  * 70*70  آریان فولاد  6 متری  کارخانه  </v>
       </c>
       <c r="B2" t="str">
-        <v>681186</v>
+        <v>717623</v>
       </c>
       <c r="C2" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v xml:space="preserve">نبشی  3*40*40 آریان فولاد  6 متری   کارخانه           </v>
       </c>
       <c r="B3" t="str">
-        <v>690401</v>
+        <v>735930</v>
       </c>
       <c r="C3" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/8</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v xml:space="preserve">نبشی  4*40*40 آریان فولاد  6 متری   بنگاه تهران           </v>
       </c>
       <c r="B4" t="str">
-        <v>714963</v>
+        <v>763221</v>
       </c>
       <c r="C4" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/8</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v xml:space="preserve">نبشی  4*40*40 آریان فولاد  6 متری   کارخانه           </v>
       </c>
       <c r="B5" t="str">
-        <v>681186</v>
+        <v>717623</v>
       </c>
       <c r="C5" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v xml:space="preserve">نبشی  4*50*50 آریان فولاد  6 متری   کارخانه           </v>
       </c>
       <c r="B6" t="str">
-        <v>680909</v>
+        <v>717345</v>
       </c>
       <c r="C6" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v xml:space="preserve">نبشی  5*50*50 آریان فولاد  6 متری   بنگاه تهران           </v>
       </c>
       <c r="B7" t="str">
-        <v>709909</v>
+        <v>758166</v>
       </c>
       <c r="C7" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v xml:space="preserve">نبشی  5*50*50 آریان فولاد  6 متری   کارخانه           </v>
       </c>
       <c r="B8" t="str">
-        <v>681331</v>
+        <v>717767</v>
       </c>
       <c r="C8" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/8</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v xml:space="preserve">نبشی  6*60*60 آریان فولاد  6 متری   بنگاه تهران           </v>
       </c>
       <c r="B9" t="str">
-        <v>720693</v>
+        <v>796228</v>
       </c>
       <c r="C9" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v xml:space="preserve">نبشی  6*60*60 آریان فولاد  6 متری   کارخانه           </v>
       </c>
       <c r="B10" t="str">
-        <v>680592</v>
+        <v>799762</v>
       </c>
       <c r="C10" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v xml:space="preserve">نبشی  8*80*80 آریان فولاد  6 متری   بنگاه تهران           </v>
       </c>
       <c r="B11" t="str">
-        <v>720854</v>
+        <v>823663</v>
       </c>
       <c r="C11" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/8</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v xml:space="preserve">نبشی  8*80*80 آریان فولاد  6 متری   کارخانه           </v>
       </c>
       <c r="B12" t="str">
-        <v>680750</v>
+        <v>818104</v>
       </c>
       <c r="C12" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/8</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v xml:space="preserve">نبشی  10*100*100 آریان فولاد  6 متری   کارخانه           </v>
+        <v xml:space="preserve">نبشی  10*100*100 آریان فولاد  6 متری   بنگاه تهران           </v>
       </c>
       <c r="B13" t="str">
-        <v>721818</v>
+        <v>835901</v>
       </c>
       <c r="C13" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/8</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v xml:space="preserve">نبشی  10*100*100 آریان فولاد  6 متری   بنگاه تهران           </v>
+        <v xml:space="preserve">نبشی  10*100*100 آریان فولاد  6 متری   کارخانه           </v>
       </c>
       <c r="B14" t="str">
-        <v>755818</v>
+        <v>837356</v>
       </c>
       <c r="C14" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/8</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v xml:space="preserve">نبشی  12*120*120 آریان فولاد  6 متری   کارخانه           </v>
       </c>
       <c r="B15" t="str">
-        <v>722594</v>
+        <v>774489</v>
       </c>
       <c r="C15" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/8</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v xml:space="preserve">نبشی  12*120*120 آریان فولاد  6 متری   بنگاه تهران           </v>
       </c>
       <c r="B16" t="str">
-        <v>748194</v>
+        <v>878282</v>
       </c>
       <c r="C16" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/8</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="str">
+        <v xml:space="preserve">نبشی  15*150*150 آریان فولاد  12 متری   بنگاه تهران           </v>
+      </c>
+      <c r="B17" t="str">
+        <v>2254770</v>
+      </c>
+      <c r="C17" t="str">
+        <v>1405/5/8</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:C16"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:C17"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 