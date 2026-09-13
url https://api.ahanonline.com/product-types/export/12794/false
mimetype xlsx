--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -387,250 +387,239 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C17"/>
+  <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
   <cols>
-    <col min="1" max="1" customWidth="1" width="64"/>
+    <col min="1" max="1" customWidth="1" width="57"/>
     <col min="2" max="2" customWidth="1" width="9"/>
-    <col min="3" max="3" customWidth="1" width="10"/>
+    <col min="3" max="3" customWidth="1" width="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>نام</v>
       </c>
       <c r="B1" t="str">
         <v>قیمت</v>
       </c>
       <c r="C1" t="str">
         <v>تاریخ اخرین قیمت</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v xml:space="preserve">نبشی  7  * 70*70  آریان فولاد  6 متری  کارخانه  </v>
+        <v>نبشی 7 میل سایز 70*70 آریان فولاد 6 متری کارخانه</v>
       </c>
       <c r="B2" t="str">
-        <v>717623</v>
+        <v>944895</v>
       </c>
       <c r="C2" t="str">
-        <v>1405/5/8</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v xml:space="preserve">نبشی  3*40*40 آریان فولاد  6 متری   کارخانه           </v>
+        <v>نبشی 3 میل سایز 40*40 آریان فولاد 6 متری کارخانه</v>
       </c>
       <c r="B3" t="str">
-        <v>735930</v>
+        <v>963203</v>
       </c>
       <c r="C3" t="str">
-        <v>1405/5/8</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v xml:space="preserve">نبشی  4*40*40 آریان فولاد  6 متری   بنگاه تهران           </v>
+        <v>نبشی 4 میل سایز 40*40 آریان فولاد 6 متری کارخانه</v>
       </c>
       <c r="B4" t="str">
-        <v>763221</v>
+        <v>944895</v>
       </c>
       <c r="C4" t="str">
-        <v>1405/5/8</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v xml:space="preserve">نبشی  4*40*40 آریان فولاد  6 متری   کارخانه           </v>
+        <v>نبشی 4 میل سایز 50*50 آریان فولاد 6 متری کارخانه</v>
       </c>
       <c r="B5" t="str">
-        <v>717623</v>
+        <v>944618</v>
       </c>
       <c r="C5" t="str">
-        <v>1405/5/8</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v xml:space="preserve">نبشی  4*50*50 آریان فولاد  6 متری   کارخانه           </v>
+        <v>نبشی 5 میل سایز 50*50 آریان فولاد 6 متری بنگاه تهران</v>
       </c>
       <c r="B6" t="str">
-        <v>717345</v>
+        <v>990909</v>
       </c>
       <c r="C6" t="str">
-        <v>1405/5/8</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v xml:space="preserve">نبشی  5*50*50 آریان فولاد  6 متری   بنگاه تهران           </v>
+        <v>نبشی 5 میل سایز 50*50 آریان فولاد 6 متری کارخانه</v>
       </c>
       <c r="B7" t="str">
-        <v>758166</v>
+        <v>945040</v>
       </c>
       <c r="C7" t="str">
-        <v>1405/5/8</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v xml:space="preserve">نبشی  5*50*50 آریان فولاد  6 متری   کارخانه           </v>
+        <v>نبشی 5 میل سایز 60*60 آریان فولاد 6 متری کارخانه</v>
       </c>
       <c r="B8" t="str">
-        <v>717767</v>
+        <v>944775</v>
       </c>
       <c r="C8" t="str">
-        <v>1405/5/8</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v xml:space="preserve">نبشی  6*60*60 آریان فولاد  6 متری   بنگاه تهران           </v>
+        <v>نبشی 6 میل سایز 60*60 آریان فولاد 6 متری کارخانه</v>
       </c>
       <c r="B9" t="str">
-        <v>796228</v>
+        <v>945217</v>
       </c>
       <c r="C9" t="str">
-        <v>1405/5/8</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v xml:space="preserve">نبشی  6*60*60 آریان فولاد  6 متری   کارخانه           </v>
+        <v>نبشی 6 میل سایز 60*60 آریان فولاد 6 متری بنگاه تهران</v>
       </c>
       <c r="B10" t="str">
-        <v>799762</v>
+        <v>981819</v>
       </c>
       <c r="C10" t="str">
-        <v>1405/5/8</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v xml:space="preserve">نبشی  8*80*80 آریان فولاد  6 متری   بنگاه تهران           </v>
+        <v>نبشی 8 میل سایز 80*80 آریان فولاد 6 متری بنگاه تهران</v>
       </c>
       <c r="B11" t="str">
-        <v>823663</v>
+        <v>1011845</v>
       </c>
       <c r="C11" t="str">
-        <v>1405/5/8</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v xml:space="preserve">نبشی  8*80*80 آریان فولاد  6 متری   کارخانه           </v>
+        <v>نبشی 8 میل سایز 80*80 آریان فولاد 6 متری کارخانه</v>
       </c>
       <c r="B12" t="str">
-        <v>818104</v>
+        <v>1015377</v>
       </c>
       <c r="C12" t="str">
-        <v>1405/5/8</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v xml:space="preserve">نبشی  10*100*100 آریان فولاد  6 متری   بنگاه تهران           </v>
+        <v>نبشی 10 میل سایز 100*100 آریان فولاد 6 متری بنگاه تهران</v>
       </c>
       <c r="B13" t="str">
-        <v>835901</v>
+        <v>1040000</v>
       </c>
       <c r="C13" t="str">
-        <v>1405/5/8</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v xml:space="preserve">نبشی  10*100*100 آریان فولاد  6 متری   کارخانه           </v>
+        <v>نبشی 10 میل سایز 100*100 آریان فولاد 6 متری کارخانه</v>
       </c>
       <c r="B14" t="str">
-        <v>837356</v>
+        <v>1040083</v>
       </c>
       <c r="C14" t="str">
-        <v>1405/5/8</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v xml:space="preserve">نبشی  12*120*120 آریان فولاد  6 متری   کارخانه           </v>
+        <v>نبشی 12 میل سایز 120*120 آریان فولاد 6 متری بنگاه تهران</v>
       </c>
       <c r="B15" t="str">
-        <v>774489</v>
+        <v>1040000</v>
       </c>
       <c r="C15" t="str">
-        <v>1405/5/8</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v xml:space="preserve">نبشی  12*120*120 آریان فولاد  6 متری   بنگاه تهران           </v>
+        <v>نبشی 12 میل سایز 120*120 آریان فولاد 6 متری کارخانه</v>
       </c>
       <c r="B16" t="str">
-        <v>878282</v>
+        <v>1040853</v>
       </c>
       <c r="C16" t="str">
-        <v>1405/5/8</v>
-[...10 lines deleted...]
-        <v>1405/5/8</v>
+        <v>1405/6/22</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:C17"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:C16"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 