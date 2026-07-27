--- v1 (2025-12-06)
+++ v2 (2026-07-27)
@@ -394,326 +394,326 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="55"/>
     <col min="2" max="2" customWidth="1" width="11"/>
-    <col min="3" max="3" customWidth="1" width="11"/>
+    <col min="3" max="3" customWidth="1" width="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>نام</v>
       </c>
       <c r="B1" t="str">
         <v>قیمت</v>
       </c>
       <c r="C1" t="str">
         <v>تاریخ اخرین قیمت</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v xml:space="preserve">لوله مسی 0.63  "1/2   بابک    15 متری بنگاه تهران </v>
       </c>
       <c r="B2" t="str">
-        <v>52236364</v>
+        <v>85215000</v>
       </c>
       <c r="C2" t="str">
-        <v>1404/9/15</v>
+        <v>1405/5/5</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v xml:space="preserve">لوله مسی 0.63  "1/4   بابک    15 متری بنگاه تهران </v>
       </c>
       <c r="B3" t="str">
-        <v>24430545</v>
+        <v>39854400</v>
       </c>
       <c r="C3" t="str">
-        <v>1404/9/15</v>
+        <v>1405/5/5</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v xml:space="preserve">لوله مسی  0.63  3/4  بابک    15 متری  بنگاه تهران   </v>
       </c>
       <c r="B4" t="str">
-        <v>79077818</v>
+        <v>127600200</v>
       </c>
       <c r="C4" t="str">
-        <v>1404/9/15</v>
+        <v>1405/5/5</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v xml:space="preserve">لوله مسی 0.63  "3/8   بابک    15 متری بنگاه تهران </v>
       </c>
       <c r="B5" t="str">
-        <v>38735273</v>
+        <v>65090200</v>
       </c>
       <c r="C5" t="str">
-        <v>1404/9/15</v>
+        <v>1405/5/5</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v xml:space="preserve">لوله مسی 0.63  "5/8   بابک    15 متری بنگاه تهران </v>
       </c>
       <c r="B6" t="str">
-        <v>65898182</v>
+        <v>107502000</v>
       </c>
       <c r="C6" t="str">
-        <v>1404/9/15</v>
+        <v>1405/5/5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v xml:space="preserve">لوله مسی 0.75  "1/2   بابک    15 متری بنگاه تهران </v>
       </c>
       <c r="B7" t="str">
-        <v>61880000</v>
+        <v>100947000</v>
       </c>
       <c r="C7" t="str">
-        <v>1404/9/15</v>
+        <v>1405/5/5</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v xml:space="preserve">لوله مسی 0.75  "1/4   بابک    15 متری بنگاه تهران </v>
       </c>
       <c r="B8" t="str">
-        <v>29895273</v>
+        <v>48769200</v>
       </c>
       <c r="C8" t="str">
-        <v>1404/9/15</v>
+        <v>1405/5/5</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v xml:space="preserve">لوله مسی 0.75  "3/4   بابک    15 متری بنگاه تهران </v>
       </c>
       <c r="B9" t="str">
-        <v>93864727</v>
+        <v>153124800</v>
       </c>
       <c r="C9" t="str">
-        <v>1404/9/15</v>
+        <v>1405/5/5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v xml:space="preserve">لوله مسی 0.75  "3/8   بابک    15 متری بنگاه تهران </v>
       </c>
       <c r="B10" t="str">
-        <v>45968000</v>
+        <v>74989200</v>
       </c>
       <c r="C10" t="str">
-        <v>1404/9/15</v>
+        <v>1405/5/5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v xml:space="preserve">لوله مسی 0.75  "5/8   بابک    15 متری بنگاه تهران </v>
       </c>
       <c r="B11" t="str">
-        <v>77792000</v>
+        <v>126904800</v>
       </c>
       <c r="C11" t="str">
-        <v>1404/9/15</v>
+        <v>1405/5/5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v xml:space="preserve">لوله مسی 0.81  "1/2   بابک    15 متری بنگاه تهران </v>
       </c>
       <c r="B12" t="str">
-        <v>66701818</v>
+        <v>108813000</v>
       </c>
       <c r="C12" t="str">
-        <v>1404/9/15</v>
+        <v>1405/5/5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v xml:space="preserve">لوله مسی  0.81  1/4  بابک    15 متری  بنگاه تهران   </v>
       </c>
       <c r="B13" t="str">
-        <v>32145455</v>
+        <v>51870000</v>
       </c>
       <c r="C13" t="str">
-        <v>1404/9/15</v>
+        <v>1405/5/5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v xml:space="preserve">لوله مسی 0.81  "3/4   بابک    15 متری بنگاه تهران </v>
       </c>
       <c r="B14" t="str">
-        <v>101097455</v>
+        <v>164923800</v>
       </c>
       <c r="C14" t="str">
-        <v>1404/9/15</v>
+        <v>1405/5/5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v xml:space="preserve">لوله مسی  0.81  3/4  بابک    6 متری  بنگاه تهران   </v>
       </c>
       <c r="B15" t="str">
-        <v>40342545</v>
+        <v>54639844</v>
       </c>
       <c r="C15" t="str">
-        <v>1404/9/15</v>
+        <v>1405/5/5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v xml:space="preserve">لوله مسی 0.81  "3/8   بابک    15 متری بنگاه تهران </v>
       </c>
       <c r="B16" t="str">
-        <v>49343273</v>
+        <v>80495400</v>
       </c>
       <c r="C16" t="str">
-        <v>1404/9/15</v>
+        <v>1405/5/5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v xml:space="preserve">لوله مسی  0.81  5/8  بابک    15 متری  بنگاه تهران   </v>
       </c>
       <c r="B17" t="str">
-        <v>82774545</v>
+        <v>133565250</v>
       </c>
       <c r="C17" t="str">
-        <v>1404/9/15</v>
+        <v>1405/5/5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v xml:space="preserve">لوله مسی  0.81  7/8  بابک    6 متری  بنگاه تهران   </v>
       </c>
       <c r="B18" t="str">
-        <v>47253818</v>
+        <v>64000455</v>
       </c>
       <c r="C18" t="str">
-        <v>1404/9/15</v>
+        <v>1405/5/5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v xml:space="preserve">لوله مسی 0.9  "3/8   بابک    6متری بنگاه تهران </v>
       </c>
       <c r="B19" t="str">
-        <v>44842909</v>
+        <v>60735126</v>
       </c>
       <c r="C19" t="str">
-        <v>1404/9/15</v>
+        <v>1405/5/5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v xml:space="preserve">لوله مسی  1  1 1/8  بابک    6 متری  بنگاه تهران   </v>
       </c>
       <c r="B20" t="str">
-        <v>75220364</v>
+        <v>101878276</v>
       </c>
       <c r="C20" t="str">
-        <v>1404/9/15</v>
+        <v>1405/5/5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v xml:space="preserve">لوله مسی  1  5/8  بابک    6 متری  بنگاه تهران   </v>
       </c>
       <c r="B21" t="str">
-        <v>41146182</v>
+        <v>55728288</v>
       </c>
       <c r="C21" t="str">
-        <v>1404/9/15</v>
+        <v>1405/5/5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v xml:space="preserve">لوله مسی  1  7/8  بابک    6 متری  بنگاه تهران   </v>
       </c>
       <c r="B22" t="str">
-        <v>58183273</v>
+        <v>78803282</v>
       </c>
       <c r="C22" t="str">
-        <v>1404/9/15</v>
+        <v>1405/5/5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v xml:space="preserve">لوله مسی  1.5  1 5/8  بابک    6 متری  بنگاه تهران   </v>
       </c>
       <c r="B23" t="str">
-        <v>167156364</v>
+        <v>226396170</v>
       </c>
       <c r="C23" t="str">
-        <v>1404/9/15</v>
+        <v>1405/5/5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v xml:space="preserve">لوله مسی  1.24  1 3/8  بابک    6 متری  بنگاه تهران   </v>
       </c>
       <c r="B24" t="str">
-        <v>117330909</v>
+        <v>158912696</v>
       </c>
       <c r="C24" t="str">
-        <v>1404/9/15</v>
+        <v>1405/5/5</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
         <v xml:space="preserve">لوله مسی  2.02  2 5/8  بابک    6 متری  بنگاه تهران   </v>
       </c>
       <c r="B25" t="str">
-        <v>353600000</v>
+        <v>478914975</v>
       </c>
       <c r="C25" t="str">
-        <v>1404/9/15</v>
+        <v>1405/5/5</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C25"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>