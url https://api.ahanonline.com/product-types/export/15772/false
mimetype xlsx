--- v2 (2026-07-27)
+++ v3 (2026-09-13)
@@ -394,326 +394,326 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="55"/>
     <col min="2" max="2" customWidth="1" width="11"/>
-    <col min="3" max="3" customWidth="1" width="10"/>
+    <col min="3" max="3" customWidth="1" width="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>نام</v>
       </c>
       <c r="B1" t="str">
         <v>قیمت</v>
       </c>
       <c r="C1" t="str">
         <v>تاریخ اخرین قیمت</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v xml:space="preserve">لوله مسی 0.63  "1/2   بابک    15 متری بنگاه تهران </v>
       </c>
       <c r="B2" t="str">
-        <v>85215000</v>
+        <v>99539641</v>
       </c>
       <c r="C2" t="str">
-        <v>1405/5/5</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v xml:space="preserve">لوله مسی 0.63  "1/4   بابک    15 متری بنگاه تهران </v>
       </c>
       <c r="B3" t="str">
-        <v>39854400</v>
+        <v>46553924</v>
       </c>
       <c r="C3" t="str">
-        <v>1405/5/5</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v xml:space="preserve">لوله مسی  0.63  3/4  بابک    15 متری  بنگاه تهران   </v>
       </c>
       <c r="B4" t="str">
-        <v>127600200</v>
+        <v>149049793</v>
       </c>
       <c r="C4" t="str">
-        <v>1405/5/5</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v xml:space="preserve">لوله مسی 0.63  "3/8   بابک    15 متری بنگاه تهران </v>
       </c>
       <c r="B5" t="str">
-        <v>65090200</v>
+        <v>76031862</v>
       </c>
       <c r="C5" t="str">
-        <v>1405/5/5</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v xml:space="preserve">لوله مسی 0.63  "5/8   بابک    15 متری بنگاه تهران </v>
       </c>
       <c r="B6" t="str">
-        <v>107502000</v>
+        <v>125573086</v>
       </c>
       <c r="C6" t="str">
-        <v>1405/5/5</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v xml:space="preserve">لوله مسی 0.75  "1/2   بابک    15 متری بنگاه تهران </v>
       </c>
       <c r="B7" t="str">
-        <v>100947000</v>
+        <v>117916190</v>
       </c>
       <c r="C7" t="str">
-        <v>1405/5/5</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v xml:space="preserve">لوله مسی 0.75  "1/4   بابک    15 متری بنگاه تهران </v>
       </c>
       <c r="B8" t="str">
-        <v>48769200</v>
+        <v>56967302</v>
       </c>
       <c r="C8" t="str">
-        <v>1405/5/5</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v xml:space="preserve">لوله مسی 0.75  "3/4   بابک    15 متری بنگاه تهران </v>
       </c>
       <c r="B9" t="str">
-        <v>153124800</v>
+        <v>178865078</v>
       </c>
       <c r="C9" t="str">
-        <v>1405/5/5</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v xml:space="preserve">لوله مسی 0.75  "3/8   بابک    15 متری بنگاه تهران </v>
       </c>
       <c r="B10" t="str">
-        <v>74989200</v>
+        <v>87594884</v>
       </c>
       <c r="C10" t="str">
-        <v>1405/5/5</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v xml:space="preserve">لوله مسی 0.75  "5/8   بابک    15 متری بنگاه تهران </v>
       </c>
       <c r="B11" t="str">
-        <v>126904800</v>
+        <v>148237496</v>
       </c>
       <c r="C11" t="str">
-        <v>1405/5/5</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v xml:space="preserve">لوله مسی 0.81  "1/2   بابک    15 متری بنگاه تهران </v>
       </c>
       <c r="B12" t="str">
-        <v>108813000</v>
+        <v>127104465</v>
       </c>
       <c r="C12" t="str">
-        <v>1405/5/5</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v xml:space="preserve">لوله مسی  0.81  1/4  بابک    15 متری  بنگاه تهران   </v>
       </c>
       <c r="B13" t="str">
-        <v>51870000</v>
+        <v>60589347</v>
       </c>
       <c r="C13" t="str">
-        <v>1405/5/5</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v xml:space="preserve">لوله مسی 0.81  "3/4   بابک    15 متری بنگاه تهران </v>
+        <v xml:space="preserve">لوله مسی  0.81  3/4  بابک    6 متری  بنگاه تهران   </v>
       </c>
       <c r="B14" t="str">
-        <v>164923800</v>
+        <v>54639844</v>
       </c>
       <c r="C14" t="str">
-        <v>1405/5/5</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v xml:space="preserve">لوله مسی  0.81  3/4  بابک    6 متری  بنگاه تهران   </v>
+        <v xml:space="preserve">لوله مسی 0.81  "3/4   بابک    15 متری بنگاه تهران </v>
       </c>
       <c r="B15" t="str">
-        <v>54639844</v>
+        <v>192647490</v>
       </c>
       <c r="C15" t="str">
-        <v>1405/5/5</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v xml:space="preserve">لوله مسی 0.81  "3/8   بابک    15 متری بنگاه تهران </v>
       </c>
       <c r="B16" t="str">
-        <v>80495400</v>
+        <v>94026676</v>
       </c>
       <c r="C16" t="str">
-        <v>1405/5/5</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v xml:space="preserve">لوله مسی  0.81  5/8  بابک    15 متری  بنگاه تهران   </v>
       </c>
       <c r="B17" t="str">
-        <v>133565250</v>
+        <v>156017568</v>
       </c>
       <c r="C17" t="str">
-        <v>1405/5/5</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v xml:space="preserve">لوله مسی  0.81  7/8  بابک    6 متری  بنگاه تهران   </v>
       </c>
       <c r="B18" t="str">
         <v>64000455</v>
       </c>
       <c r="C18" t="str">
-        <v>1405/5/5</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v xml:space="preserve">لوله مسی 0.9  "3/8   بابک    6متری بنگاه تهران </v>
       </c>
       <c r="B19" t="str">
         <v>60735126</v>
       </c>
       <c r="C19" t="str">
-        <v>1405/5/5</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v xml:space="preserve">لوله مسی  1  1 1/8  بابک    6 متری  بنگاه تهران   </v>
       </c>
       <c r="B20" t="str">
         <v>101878276</v>
       </c>
       <c r="C20" t="str">
-        <v>1405/5/5</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v xml:space="preserve">لوله مسی  1  5/8  بابک    6 متری  بنگاه تهران   </v>
       </c>
       <c r="B21" t="str">
         <v>55728288</v>
       </c>
       <c r="C21" t="str">
-        <v>1405/5/5</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v xml:space="preserve">لوله مسی  1  7/8  بابک    6 متری  بنگاه تهران   </v>
       </c>
       <c r="B22" t="str">
         <v>78803282</v>
       </c>
       <c r="C22" t="str">
-        <v>1405/5/5</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v xml:space="preserve">لوله مسی  1.5  1 5/8  بابک    6 متری  بنگاه تهران   </v>
       </c>
       <c r="B23" t="str">
         <v>226396170</v>
       </c>
       <c r="C23" t="str">
-        <v>1405/5/5</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v xml:space="preserve">لوله مسی  1.24  1 3/8  بابک    6 متری  بنگاه تهران   </v>
       </c>
       <c r="B24" t="str">
         <v>158912696</v>
       </c>
       <c r="C24" t="str">
-        <v>1405/5/5</v>
+        <v>1405/6/22</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
         <v xml:space="preserve">لوله مسی  2.02  2 5/8  بابک    6 متری  بنگاه تهران   </v>
       </c>
       <c r="B25" t="str">
         <v>478914975</v>
       </c>
       <c r="C25" t="str">
-        <v>1405/5/5</v>
+        <v>1405/6/22</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C25"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>