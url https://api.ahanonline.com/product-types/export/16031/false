--- v3 (2026-08-02)
+++ v4 (2026-09-18)
@@ -413,318 +413,318 @@
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="46"/>
     <col min="2" max="2" customWidth="1" width="11"/>
     <col min="3" max="3" customWidth="1" width="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>نام</v>
       </c>
       <c r="B1" t="str">
         <v>قیمت</v>
       </c>
       <c r="C1" t="str">
         <v>تاریخ اخرین قیمت</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v xml:space="preserve">ورق پلی کربنات   7.75 کیلو 4   بنگاه تهران </v>
       </c>
       <c r="B2" t="str">
-        <v>102263636</v>
+        <v>149536363</v>
       </c>
       <c r="C2" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v xml:space="preserve">ورق پلی کربنات   33 کیلو 12   بنگاه تهران </v>
       </c>
       <c r="B3" t="str">
-        <v>314081818</v>
+        <v>327718181</v>
       </c>
       <c r="C3" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v xml:space="preserve">ورق پلی کربنات   19 کیلو 8   بنگاه تهران </v>
       </c>
       <c r="B4" t="str">
-        <v>186809090</v>
+        <v>214081818</v>
       </c>
       <c r="C4" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v xml:space="preserve">ورق پلی کربنات   16 کیلو 6   بنگاه تهران </v>
       </c>
       <c r="B5" t="str">
-        <v>162263636</v>
+        <v>194081818</v>
       </c>
       <c r="C5" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v xml:space="preserve">ورق پلی کربنات   16 کیلو 8   بنگاه تهران </v>
       </c>
       <c r="B6" t="str">
-        <v>164081818</v>
+        <v>195900000</v>
       </c>
       <c r="C6" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v xml:space="preserve">ورق پلی کربنات   45 کیلو 6   بنگاه تهران </v>
       </c>
       <c r="B7" t="str">
-        <v>404990909</v>
+        <v>445900000</v>
       </c>
       <c r="C7" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v xml:space="preserve">ورق پلی کربنات   90 کیلو 12   بنگاه تهران </v>
       </c>
       <c r="B8" t="str">
-        <v>823172727</v>
+        <v>800445454</v>
       </c>
       <c r="C8" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v xml:space="preserve">ورق پلی کربنات   22 کیلو 10   بنگاه تهران </v>
       </c>
       <c r="B9" t="str">
-        <v>204990909</v>
+        <v>243172727</v>
       </c>
       <c r="C9" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   14.50 کیلو 2   بنگاه تهران </v>
+        <v xml:space="preserve">ورق پلی کربنات   75 کیلو 10   بنگاه تهران </v>
       </c>
       <c r="B10" t="str">
-        <v>164081818</v>
+        <v>668627272</v>
       </c>
       <c r="C10" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   75 کیلو 10   بنگاه تهران </v>
+        <v xml:space="preserve">ورق پلی کربنات   14.50 کیلو 2   بنگاه تهران </v>
       </c>
       <c r="B11" t="str">
-        <v>691354545</v>
+        <v>219536363</v>
       </c>
       <c r="C11" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v xml:space="preserve">ورق پلی کربنات   25 کیلو 10   بنگاه تهران </v>
       </c>
       <c r="B12" t="str">
-        <v>239536363</v>
+        <v>264990909</v>
       </c>
       <c r="C12" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v xml:space="preserve">ورق پلی کربنات   40.5 کیلو 16   بنگاه تهران </v>
       </c>
       <c r="B13" t="str">
-        <v>399536363</v>
+        <v>404081818</v>
       </c>
       <c r="C13" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v xml:space="preserve">ورق پلی کربنات   12.40 کیلو 6   بنگاه تهران </v>
       </c>
       <c r="B14" t="str">
-        <v>186809090</v>
+        <v>218627272</v>
       </c>
       <c r="C14" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v xml:space="preserve">ورق پلی کربنات   30 کیلو 4   بنگاه تهران </v>
       </c>
       <c r="B15" t="str">
-        <v>315900000</v>
+        <v>324990909</v>
       </c>
       <c r="C15" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v xml:space="preserve">ورق پلی کربنات   18 کیلو 10   بنگاه تهران </v>
       </c>
       <c r="B16" t="str">
-        <v>186809090</v>
+        <v>218627272</v>
       </c>
       <c r="C16" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v xml:space="preserve">ورق پلی کربنات   60 کیلو 8   بنگاه تهران </v>
       </c>
       <c r="B17" t="str">
-        <v>573172727</v>
+        <v>568627272</v>
       </c>
       <c r="C17" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v xml:space="preserve">ورق پلی کربنات   14 کیلو 6   بنگاه تهران </v>
       </c>
       <c r="B18" t="str">
-        <v>150445454</v>
+        <v>182263636</v>
       </c>
       <c r="C18" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v xml:space="preserve">ورق پلی کربنات   36.6 کیلو 14   بنگاه تهران </v>
       </c>
       <c r="B19" t="str">
-        <v>350445454</v>
+        <v>373172727</v>
       </c>
       <c r="C19" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   22.2 کیلو 8   بنگاه تهران </v>
+        <v xml:space="preserve">ورق پلی کربنات   7.75 کیلو 4   بنگاه تهران </v>
       </c>
       <c r="B20" t="str">
-        <v>204990909</v>
+        <v>144718181</v>
       </c>
       <c r="C20" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   7.75 کیلو 4   بنگاه تهران </v>
+        <v xml:space="preserve">ورق پلی کربنات   22.2 کیلو 8   بنگاه تهران </v>
       </c>
       <c r="B21" t="str">
-        <v>108354545</v>
+        <v>245900000</v>
       </c>
       <c r="C21" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   16.50 کیلو 8   بنگاه تهران </v>
+        <v xml:space="preserve">ورق پلی کربنات   14.50 کیلو 8   بنگاه تهران </v>
       </c>
       <c r="B22" t="str">
-        <v>291354545</v>
+        <v>277718181</v>
       </c>
       <c r="C22" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   14.50 کیلو 8   بنگاه تهران </v>
+        <v xml:space="preserve">ورق پلی کربنات   16.50 کیلو 8   بنگاه تهران </v>
       </c>
       <c r="B23" t="str">
-        <v>218627272</v>
+        <v>350445454</v>
       </c>
       <c r="C23" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v xml:space="preserve">ورق پلی کربنات   10 کیلو 6   بنگاه تهران </v>
       </c>
       <c r="B24" t="str">
-        <v>107718181</v>
+        <v>149536363</v>
       </c>
       <c r="C24" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
         <v xml:space="preserve">ورق پلی کربنات   22.5 کیلو 3   بنگاه تهران </v>
       </c>
       <c r="B25" t="str">
-        <v>227718181</v>
+        <v>250445454</v>
       </c>
       <c r="C25" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v xml:space="preserve">ورق پلی کربنات   14.50 کیلو 6   بنگاه تهران </v>
       </c>
       <c r="B26" t="str">
-        <v>236809090</v>
+        <v>282263636</v>
       </c>
       <c r="C26" t="str">
-        <v>1405/5/11</v>
+        <v>1405/6/26</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C26"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>