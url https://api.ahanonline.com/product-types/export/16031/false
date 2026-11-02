--- v4 (2026-09-18)
+++ v5 (2026-11-02)
@@ -392,339 +392,339 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C26"/>
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
   <cols>
-    <col min="1" max="1" customWidth="1" width="46"/>
-    <col min="2" max="2" customWidth="1" width="11"/>
+    <col min="1" max="1" customWidth="1" width="64"/>
+    <col min="2" max="2" customWidth="1" width="12"/>
     <col min="3" max="3" customWidth="1" width="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>نام</v>
       </c>
       <c r="B1" t="str">
         <v>قیمت</v>
       </c>
       <c r="C1" t="str">
         <v>تاریخ اخرین قیمت</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   7.75 کیلو 4   بنگاه تهران </v>
+        <v>ورق پلی کربنات سینوسی 6.2*1.25 ضخامت 4 میل 7.75 کیلویی</v>
       </c>
       <c r="B2" t="str">
-        <v>149536363</v>
+        <v>135121204</v>
       </c>
       <c r="C2" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/11</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   33 کیلو 12   بنگاه تهران </v>
+        <v>ورق پلی کربنات چهار جداره 6*2.10 ضخامت 12 میل 33 کیلویی</v>
       </c>
       <c r="B3" t="str">
-        <v>327718181</v>
+        <v>585242500</v>
       </c>
       <c r="C3" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   19 کیلو 8   بنگاه تهران </v>
+        <v>ورق پلی کربنات سه جداره (زنبوری) 6*2.10 ضخامت 8 میل 19 کیلویی</v>
       </c>
       <c r="B4" t="str">
-        <v>214081818</v>
+        <v>328710000</v>
       </c>
       <c r="C4" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   16 کیلو 6   بنگاه تهران </v>
+        <v>ورق پلی کربنات دو جداره 6*2.10 ضخامت 8 میل 16 کیلویی</v>
       </c>
       <c r="B5" t="str">
-        <v>194081818</v>
+        <v>276600000</v>
       </c>
       <c r="C5" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/11</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   16 کیلو 8   بنگاه تهران </v>
+        <v>ورق پلی کربنات سه جداره (زنبوری) 6*2.10 ضخامت 6 میل 16 کیلویی</v>
       </c>
       <c r="B6" t="str">
-        <v>195900000</v>
+        <v>283756000</v>
       </c>
       <c r="C6" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/11</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   45 کیلو 6   بنگاه تهران </v>
+        <v>ورق پلی کربنات صاف 3.05*2.05 ضخامت 6 میل 45 کیلویی</v>
       </c>
       <c r="B7" t="str">
-        <v>445900000</v>
+        <v>784325000</v>
       </c>
       <c r="C7" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   90 کیلو 12   بنگاه تهران </v>
+        <v>ورق پلی کربنات سه جداره (زنبوری) 6*2.10 ضخامت 10 میل 22 کیلویی</v>
       </c>
       <c r="B8" t="str">
-        <v>800445454</v>
+        <v>380580000</v>
       </c>
       <c r="C8" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/11</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   22 کیلو 10   بنگاه تهران </v>
+        <v>ورق پلی کربنات صاف 3.05*2.05 ضخامت 2 میل 14.50 کیلویی</v>
       </c>
       <c r="B9" t="str">
-        <v>243172727</v>
+        <v>261575000</v>
       </c>
       <c r="C9" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/11</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   75 کیلو 10   بنگاه تهران </v>
+        <v>ورق پلی کربنات صاف 3.05*2.05 ضخامت 10 میل 75 کیلویی</v>
       </c>
       <c r="B10" t="str">
-        <v>668627272</v>
+        <v>1307075000</v>
       </c>
       <c r="C10" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/11</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   14.50 کیلو 2   بنگاه تهران </v>
+        <v>ورق پلی کربنات چهار جداره 6*2.10 ضخامت 16 میل 40.5 کیلویی</v>
       </c>
       <c r="B11" t="str">
-        <v>219536363</v>
+        <v>716037500</v>
       </c>
       <c r="C11" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/11</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   25 کیلو 10   بنگاه تهران </v>
+        <v>ورق پلی کربنات سه جداره (زنبوری) 6*2.10 ضخامت 10 میل 25 کیلویی</v>
       </c>
       <c r="B12" t="str">
-        <v>264990909</v>
+        <v>432450000</v>
       </c>
       <c r="C12" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/11</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   40.5 کیلو 16   بنگاه تهران </v>
+        <v>ورق پلی کربنات ذوزنقه 6.2*1.25 ضخامت 6 میل 12.40 کیلویی</v>
       </c>
       <c r="B13" t="str">
-        <v>404081818</v>
+        <v>216194000</v>
       </c>
       <c r="C13" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/11</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   12.40 کیلو 6   بنگاه تهران </v>
+        <v>ورق پلی کربنات صاف 3.05*2.05 ضخامت 4 میل 30 کیلویی</v>
       </c>
       <c r="B14" t="str">
-        <v>218627272</v>
+        <v>522950000</v>
       </c>
       <c r="C14" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/11</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   30 کیلو 4   بنگاه تهران </v>
+        <v>ورق پلی کربنات دو جداره 6*2.10 ضخامت 10 میل 18 کیلویی</v>
       </c>
       <c r="B15" t="str">
-        <v>324990909</v>
+        <v>311150000</v>
       </c>
       <c r="C15" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/11</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   18 کیلو 10   بنگاه تهران </v>
+        <v>ورق پلی کربنات صاف 3.05*2.05 ضخامت 8 میل 60 کیلویی</v>
       </c>
       <c r="B16" t="str">
-        <v>218627272</v>
+        <v>1045700000</v>
       </c>
       <c r="C16" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/11</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   60 کیلو 8   بنگاه تهران </v>
+        <v>ورق پلی کربنات دو جداره 6*2.10 ضخامت 6 میل 14 کیلوی</v>
       </c>
       <c r="B17" t="str">
-        <v>568627272</v>
+        <v>242050000</v>
       </c>
       <c r="C17" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/11</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   14 کیلو 6   بنگاه تهران </v>
+        <v>ورق پلی کربنات چهار جداره 6*2.10 ضخامت 14 میل 36.6 کیلوی</v>
       </c>
       <c r="B18" t="str">
-        <v>182263636</v>
+        <v>647105000</v>
       </c>
       <c r="C18" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/11</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   36.6 کیلو 14   بنگاه تهران </v>
+        <v>ورق پلی کربنات ذوزنقه 6.2*1.25 ضخامت 4 میل 7.75 کیلوی</v>
       </c>
       <c r="B19" t="str">
-        <v>373172727</v>
+        <v>135121250</v>
       </c>
       <c r="C19" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/11</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   7.75 کیلو 4   بنگاه تهران </v>
+        <v>ورق پلی کربنات سه جداره (زنبوری) 6*2.10 ضخامت 8 میل 22.2 کیلوی</v>
       </c>
       <c r="B20" t="str">
-        <v>144718181</v>
+        <v>384038000</v>
       </c>
       <c r="C20" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/11</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   22.2 کیلو 8   بنگاه تهران </v>
+        <v>ورق پلی کربنات سینوسی 6.2*1.25 ضخامت 8 میل 16.50 کیلوی</v>
       </c>
       <c r="B21" t="str">
-        <v>245900000</v>
+        <v>287677500</v>
       </c>
       <c r="C21" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/11</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   14.50 کیلو 8   بنگاه تهران </v>
+        <v>ورق پلی کربنات ذوزنقه 6.2*1.25 ضخامت 8 میل 14.50 کیلوی</v>
       </c>
       <c r="B22" t="str">
-        <v>277718181</v>
+        <v>252284450</v>
       </c>
       <c r="C22" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/11</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   16.50 کیلو 8   بنگاه تهران </v>
+        <v>ورق پلی کربنات دو جداره 6*2.10 ضخامت 6 میل 10 کیلوی</v>
       </c>
       <c r="B23" t="str">
-        <v>350445454</v>
+        <v>171400000</v>
       </c>
       <c r="C23" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/11</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   10 کیلو 6   بنگاه تهران </v>
+        <v>ورق پلی کربنات صاف 3.05*2.05 ضخامت 3 میل 22.5 کیلوی</v>
       </c>
       <c r="B24" t="str">
-        <v>149536363</v>
+        <v>392262500</v>
       </c>
       <c r="C24" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/11</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   22.5 کیلو 3   بنگاه تهران </v>
+        <v>ورق پلی کربنات سینوسی 6.2*1.25 ضخامت 6 میل 14.50 کیلوی</v>
       </c>
       <c r="B25" t="str">
-        <v>250445454</v>
+        <v>252807500</v>
       </c>
       <c r="C25" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/11</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v xml:space="preserve">ورق پلی کربنات   14.50 کیلو 6   بنگاه تهران </v>
+        <v>ورق پلی کربنات صاف 3.05*2.05 ضخامت 12 میل 90 کیلویی</v>
       </c>
       <c r="B26" t="str">
-        <v>282263636</v>
+        <v>1568450000</v>
       </c>
       <c r="C26" t="str">
-        <v>1405/6/26</v>
+        <v>1405/8/4</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C26"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>