--- v1 (2026-08-27)
+++ v2 (2026-10-25)
@@ -413,318 +413,318 @@
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="80"/>
     <col min="2" max="2" customWidth="1" width="10"/>
     <col min="3" max="3" customWidth="1" width="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>نام</v>
       </c>
       <c r="B1" t="str">
         <v>قیمت</v>
       </c>
       <c r="C1" t="str">
         <v>تاریخ اخرین قیمت</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v xml:space="preserve">کابل آلومینیوم    1*800  آلوم کابل کاوه  NAYY - الومینیوم با عایق PVC       </v>
       </c>
       <c r="B2" t="str">
-        <v>22077100</v>
+        <v>34440276</v>
       </c>
       <c r="C2" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v xml:space="preserve">کابل آلومینیوم    1*500  آلوم کابل کاوه  NA2XY - الومینیوم با عایق XLPE       </v>
+        <v xml:space="preserve">کابل آلومینیوم    1*500  آلوم کابل کاوه  NAYY - الومینیوم با عایق PVC       </v>
       </c>
       <c r="B3" t="str">
-        <v>12863000</v>
+        <v>21732048</v>
       </c>
       <c r="C3" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v xml:space="preserve">کابل آلومینیوم    1*500  آلوم کابل کاوه  NAYY - الومینیوم با عایق PVC       </v>
+        <v xml:space="preserve">کابل آلومینیوم    1*500  آلوم کابل کاوه  NA2XY - الومینیوم با عایق XLPE       </v>
       </c>
       <c r="B4" t="str">
-        <v>13930800</v>
+        <v>20066280</v>
       </c>
       <c r="C4" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v xml:space="preserve">کابل آلومینیوم    1*400  آلوم کابل کاوه  NAYY - الومینیوم با عایق PVC       </v>
+        <v xml:space="preserve">کابل آلومینیوم    1*400  آلوم کابل کاوه  NA2XY - الومینیوم با عایق XLPE       </v>
       </c>
       <c r="B5" t="str">
-        <v>11158900</v>
+        <v>15762396</v>
       </c>
       <c r="C5" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v xml:space="preserve">کابل آلومینیوم    1*400  آلوم کابل کاوه  NA2XY - الومینیوم با عایق XLPE       </v>
+        <v xml:space="preserve">کابل آلومینیوم    1*400  آلوم کابل کاوه  NAYY - الومینیوم با عایق PVC       </v>
       </c>
       <c r="B6" t="str">
-        <v>10104100</v>
+        <v>17407884</v>
       </c>
       <c r="C6" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v xml:space="preserve">کابل آلومینیوم    1*300  آلوم کابل کاوه  NA2XY - الومینیوم با عایق XLPE       </v>
       </c>
       <c r="B7" t="str">
-        <v>7601600</v>
+        <v>11858496</v>
       </c>
       <c r="C7" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v xml:space="preserve">کابل آلومینیوم    1*300  آلوم کابل کاوه  NAYY - الومینیوم با عایق PVC       </v>
+        <v xml:space="preserve">کابل آلومینیوم    1*240  آلوم کابل کاوه  NA2XY - الومینیوم با عایق XLPE       </v>
       </c>
       <c r="B8" t="str">
-        <v>8316400</v>
+        <v>9603828</v>
       </c>
       <c r="C8" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v xml:space="preserve">کابل آلومینیوم    1*240  آلوم کابل کاوه  NA2XY - الومینیوم با عایق XLPE       </v>
+        <v xml:space="preserve">کابل آلومینیوم    1*300  آلوم کابل کاوه  NAYY - الومینیوم با عایق PVC       </v>
       </c>
       <c r="B9" t="str">
-        <v>6156300</v>
+        <v>12973584</v>
       </c>
       <c r="C9" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v xml:space="preserve">کابل آلومینیوم    1*240  آلوم کابل کاوه  NAYY - الومینیوم با عایق PVC       </v>
       </c>
       <c r="B10" t="str">
-        <v>6547800</v>
+        <v>10214568</v>
       </c>
       <c r="C10" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v xml:space="preserve">کابل آلومینیوم    1*150  آلوم کابل کاوه  NA2XY - الومینیوم با عایق XLPE       </v>
       </c>
       <c r="B11" t="str">
-        <v>4035400</v>
+        <v>6295224</v>
       </c>
       <c r="C11" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v xml:space="preserve">کابل آلومینیوم    1*150  آلوم کابل کاوه  NAYY - الومینیوم با عایق PVC       </v>
       </c>
       <c r="B12" t="str">
-        <v>4411900</v>
+        <v>6882564</v>
       </c>
       <c r="C12" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v xml:space="preserve">کابل آلومینیوم    1*120  آلوم کابل کاوه  NA2XY - الومینیوم با عایق XLPE       </v>
       </c>
       <c r="B13" t="str">
-        <v>3221800</v>
+        <v>5026008</v>
       </c>
       <c r="C13" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v xml:space="preserve">کابل آلومینیوم    1*120  آلوم کابل کاوه  NAYY - الومینیوم با عایق PVC       </v>
       </c>
       <c r="B14" t="str">
-        <v>3491300</v>
+        <v>5446428</v>
       </c>
       <c r="C14" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v xml:space="preserve">کابل آلومینیوم    1*95  آلوم کابل کاوه  NAYY - الومینیوم با عایق PVC       </v>
+        <v xml:space="preserve">کابل آلومینیوم    1*95  آلوم کابل کاوه  NA2XY - الومینیوم با عایق XLPE       </v>
       </c>
       <c r="B15" t="str">
-        <v>2824800</v>
+        <v>3975036</v>
       </c>
       <c r="C15" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v xml:space="preserve">کابل آلومینیوم    1*95  آلوم کابل کاوه  NA2XY - الومینیوم با عایق XLPE       </v>
+        <v xml:space="preserve">کابل آلومینیوم    1*95  آلوم کابل کاوه  NAYY - الومینیوم با عایق PVC       </v>
       </c>
       <c r="B16" t="str">
-        <v>2548100</v>
+        <v>4406688</v>
       </c>
       <c r="C16" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v xml:space="preserve">کابل آلومینیوم    1*70  آلوم کابل کاوه  NA2XY - الومینیوم با عایق XLPE       </v>
       </c>
       <c r="B17" t="str">
-        <v>1981000</v>
+        <v>3090360</v>
       </c>
       <c r="C17" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v xml:space="preserve">کابل آلومینیوم    1*70  آلوم کابل کاوه  NAYY - الومینیوم با عایق PVC       </v>
       </c>
       <c r="B18" t="str">
-        <v>2184800</v>
+        <v>3408288</v>
       </c>
       <c r="C18" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v xml:space="preserve">کابل آلومینیوم    1*50  آلوم کابل کاوه  NA2XY - الومینیوم با عایق XLPE       </v>
       </c>
       <c r="B19" t="str">
-        <v>1466800</v>
+        <v>2288208</v>
       </c>
       <c r="C19" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v xml:space="preserve">کابل آلومینیوم    1*50  آلوم کابل کاوه  NAYY - الومینیوم با عایق PVC       </v>
       </c>
       <c r="B20" t="str">
-        <v>1630800</v>
+        <v>2544048</v>
       </c>
       <c r="C20" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v xml:space="preserve">کابل آلومینیوم    1*35  آلوم کابل کاوه  NAYY - الومینیوم با عایق PVC       </v>
+        <v xml:space="preserve">کابل آلومینیوم    1*35  آلوم کابل کاوه  NA2XY - الومینیوم با عایق XLPE       </v>
       </c>
       <c r="B21" t="str">
-        <v>1243500</v>
+        <v>1777620</v>
       </c>
       <c r="C21" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v xml:space="preserve">کابل آلومینیوم    1*35  آلوم کابل کاوه  NA2XY - الومینیوم با عایق XLPE       </v>
+        <v xml:space="preserve">کابل آلومینیوم    1*35  آلوم کابل کاوه  NAYY - الومینیوم با عایق PVC       </v>
       </c>
       <c r="B22" t="str">
-        <v>1139500</v>
+        <v>1939860</v>
       </c>
       <c r="C22" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v xml:space="preserve">کابل آلومینیوم    1*25  آلوم کابل کاوه  NA2XY - الومینیوم با عایق XLPE       </v>
       </c>
       <c r="B23" t="str">
-        <v>911300</v>
+        <v>1421628</v>
       </c>
       <c r="C23" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v xml:space="preserve">کابل آلومینیوم    1*25  آلوم کابل کاوه  NAYY - الومینیوم با عایق PVC       </v>
       </c>
       <c r="B24" t="str">
-        <v>911300</v>
+        <v>1421628</v>
       </c>
       <c r="C24" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
         <v xml:space="preserve">کابل آلومینیوم    1*16  آلوم کابل کاوه  NA2XY - الومینیوم با عایق XLPE       </v>
       </c>
       <c r="B25" t="str">
-        <v>674300</v>
+        <v>1051908</v>
       </c>
       <c r="C25" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v xml:space="preserve">کابل آلومینیوم    1*16  آلوم کابل کاوه  NAYY - الومینیوم با عایق PVC       </v>
       </c>
       <c r="B26" t="str">
-        <v>732400</v>
+        <v>1142544</v>
       </c>
       <c r="C26" t="str">
-        <v>1405/6/5</v>
+        <v>1405/8/3</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C26"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>