--- v1 (2025-11-29)
+++ v2 (2026-06-03)
@@ -387,57 +387,833 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1"/>
+  <dimension ref="A1:C70"/>
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
-  <sheetData/>
+  <cols>
+    <col min="1" max="1" customWidth="1" width="67"/>
+    <col min="2" max="2" customWidth="1" width="9"/>
+    <col min="3" max="3" customWidth="1" width="11"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="str">
+        <v>نام</v>
+      </c>
+      <c r="B1" t="str">
+        <v>قیمت</v>
+      </c>
+      <c r="C1" t="str">
+        <v>تاریخ اخرین قیمت</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="str">
+        <v xml:space="preserve">ورق گالوانیزه   2   شهریار تبریز  1250    رول    بنگاه تهران   </v>
+      </c>
+      <c r="B2" t="str">
+        <v>1600909</v>
+      </c>
+      <c r="C2" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v xml:space="preserve">ورق گالوانیزه   2   شهریار تبریز  1000    رول    بنگاه تهران   </v>
+      </c>
+      <c r="B3" t="str">
+        <v>1600909</v>
+      </c>
+      <c r="C3" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="str">
+        <v xml:space="preserve">ورق گالوانیزه   2.5   شهریار تبریز  1250    رول    بنگاه تهران   </v>
+      </c>
+      <c r="B4" t="str">
+        <v>1695454</v>
+      </c>
+      <c r="C4" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="str">
+        <v xml:space="preserve">ورق گالوانیزه   2.5   شهریار تبریز  1000    رول    بنگاه تهران   </v>
+      </c>
+      <c r="B5" t="str">
+        <v>1695454</v>
+      </c>
+      <c r="C5" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v xml:space="preserve">ورق گالوانیزه   3   شهریار تبریز  1250    رول    بنگاه تهران   </v>
+      </c>
+      <c r="B6" t="str">
+        <v>1790909</v>
+      </c>
+      <c r="C6" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v xml:space="preserve">ورق گالوانیزه   3   شهریار تبریز  1000    رول    بنگاه تهران   </v>
+      </c>
+      <c r="B7" t="str">
+        <v>1790909</v>
+      </c>
+      <c r="C7" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 0.4 شهرکرد 1000  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B8" t="str">
+        <v>1762727</v>
+      </c>
+      <c r="C8" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 0.5 شهرکرد 1000  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B9" t="str">
+        <v>1647272</v>
+      </c>
+      <c r="C9" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 0.5 شهرکرد 1250 رول  بنگاه تهران    </v>
+      </c>
+      <c r="B10" t="str">
+        <v>1654545</v>
+      </c>
+      <c r="C10" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v>ورق گالوانیزه 0.6 شهرکرد 1000 رول بنگاه تهران</v>
+      </c>
+      <c r="B11" t="str">
+        <v>1632727</v>
+      </c>
+      <c r="C11" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 0.6 شهرکرد 1250 رول  بنگاه تهران    </v>
+      </c>
+      <c r="B12" t="str">
+        <v>1634545</v>
+      </c>
+      <c r="C12" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v>ورق گالوانیزه 0.7 شهرکرد 1250رول بنگاه تهران</v>
+      </c>
+      <c r="B13" t="str">
+        <v>1588181</v>
+      </c>
+      <c r="C13" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="str">
+        <v>ورق گالوانیزه 0.7 شهرکرد 1000رول بنگاه تهران</v>
+      </c>
+      <c r="B14" t="str">
+        <v>1585454</v>
+      </c>
+      <c r="C14" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="str">
+        <v>ورق گالوانیزه 0.8شهرکرد 1250رول بنگاه تهران</v>
+      </c>
+      <c r="B15" t="str">
+        <v>1587272</v>
+      </c>
+      <c r="C15" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v>ورق گالوانیزه 0.8 شهرکرد 1000رول بنگاه تهران</v>
+      </c>
+      <c r="B16" t="str">
+        <v>1587272</v>
+      </c>
+      <c r="C16" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 0.9 شهرکرد 1000  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B17" t="str">
+        <v>1570909</v>
+      </c>
+      <c r="C17" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="str">
+        <v>ورق گالوانیزه 0.9شهرکرد 1250رول بنگاه تهران</v>
+      </c>
+      <c r="B18" t="str">
+        <v>1577272</v>
+      </c>
+      <c r="C18" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 1 شهرکرد 1250 رول  بنگاه تهران    </v>
+      </c>
+      <c r="B19" t="str">
+        <v>1570000</v>
+      </c>
+      <c r="C19" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 1 شهرکرد 1000 رول  بنگاه تهران    </v>
+      </c>
+      <c r="B20" t="str">
+        <v>1570000</v>
+      </c>
+      <c r="C20" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 1.25 شهرکرد 1250 رول  بنگاه تهران    </v>
+      </c>
+      <c r="B21" t="str">
+        <v>1567272</v>
+      </c>
+      <c r="C21" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 1.25 شهرکرد 1000 رول  بنگاه تهران    </v>
+      </c>
+      <c r="B22" t="str">
+        <v>1567272</v>
+      </c>
+      <c r="C22" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="str">
+        <v>ورق گالوانیزه 1.5شهرکرد 1250رول بنگاه تهران</v>
+      </c>
+      <c r="B23" t="str">
+        <v>1574545</v>
+      </c>
+      <c r="C23" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 1.5 شهرکرد 1000 رول  بنگاه تهران    </v>
+      </c>
+      <c r="B24" t="str">
+        <v>1574545</v>
+      </c>
+      <c r="C24" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 2 شهرکرد 1250 رول  بنگاه تهران    </v>
+      </c>
+      <c r="B25" t="str">
+        <v>1579090</v>
+      </c>
+      <c r="C25" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 2 شهرکرد 1000 رول  بنگاه تهران    </v>
+      </c>
+      <c r="B26" t="str">
+        <v>1579090</v>
+      </c>
+      <c r="C26" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="str">
+        <v>ورق گالوانیزه 0.3 کاشان 1000 رول  بنگاه تهران</v>
+      </c>
+      <c r="B27" t="str">
+        <v>1954545</v>
+      </c>
+      <c r="C27" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="str">
+        <v>ورق گالوانیزه 0.4 کاشان 1000 رول  بنگاه تهران</v>
+      </c>
+      <c r="B28" t="str">
+        <v>1848181</v>
+      </c>
+      <c r="C28" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="str">
+        <v>ورق گالوانیزه 0.4 کاشان 1250 رول  بنگاه تهران</v>
+      </c>
+      <c r="B29" t="str">
+        <v>1845454</v>
+      </c>
+      <c r="C29" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="str">
+        <v>ورق گالوانیزه 0.45 کاشان 1000 رول  بنگاه تهران</v>
+      </c>
+      <c r="B30" t="str">
+        <v>1821818</v>
+      </c>
+      <c r="C30" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="str">
+        <v>ورق گالوانیزه 0.45 کاشان 1250 رول  بنگاه تهران</v>
+      </c>
+      <c r="B31" t="str">
+        <v>1825454</v>
+      </c>
+      <c r="C31" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="str">
+        <v>ورق گالوانیزه 0.5 کاشان 1000 رول  بنگاه تهران</v>
+      </c>
+      <c r="B32" t="str">
+        <v>1709090</v>
+      </c>
+      <c r="C32" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="str">
+        <v>ورق گالوانیزه 0.5 کاشان 1250 رول  بنگاه تهران</v>
+      </c>
+      <c r="B33" t="str">
+        <v>1709090</v>
+      </c>
+      <c r="C33" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 0.55 کاشان 1000  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B34" t="str">
+        <v>1711818</v>
+      </c>
+      <c r="C34" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 0.55 کاشان 1250  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B35" t="str">
+        <v>1711818</v>
+      </c>
+      <c r="C35" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 0.6 کاشان 1000 رول  بنگاه تهران    </v>
+      </c>
+      <c r="B36" t="str">
+        <v>1681818</v>
+      </c>
+      <c r="C36" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 0.6 کاشان 1250 رول  بنگاه تهران    </v>
+      </c>
+      <c r="B37" t="str">
+        <v>1681818</v>
+      </c>
+      <c r="C37" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="str">
+        <v>ورق گالوانیزه 0.7 کاشان 1000 رول  بنگاه تهران</v>
+      </c>
+      <c r="B38" t="str">
+        <v>1669090</v>
+      </c>
+      <c r="C38" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 0.7 کاشان 1250 رول  بنگاه تهران    </v>
+      </c>
+      <c r="B39" t="str">
+        <v>1667272</v>
+      </c>
+      <c r="C39" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="str">
+        <v>ورق گالوانیزه 0.8 کاشان 1250 رول  بنگاه تهران</v>
+      </c>
+      <c r="B40" t="str">
+        <v>1649090</v>
+      </c>
+      <c r="C40" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="str">
+        <v>ورق گالوانیزه 0.8 کاشان 1000 رول  بنگاه تهران</v>
+      </c>
+      <c r="B41" t="str">
+        <v>1649090</v>
+      </c>
+      <c r="C41" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 0.9 کاشان 1250  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B42" t="str">
+        <v>1630909</v>
+      </c>
+      <c r="C42" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 0.9 کاشان 1000 رول  بنگاه تهران    </v>
+      </c>
+      <c r="B43" t="str">
+        <v>1628181</v>
+      </c>
+      <c r="C43" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="str">
+        <v>ورق گالوانیزه 1کاشان 1250رول  بنگاه تهران</v>
+      </c>
+      <c r="B44" t="str">
+        <v>1622727</v>
+      </c>
+      <c r="C44" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 1 کاشان 1000 رول  بنگاه تهران    </v>
+      </c>
+      <c r="B45" t="str">
+        <v>1617272</v>
+      </c>
+      <c r="C45" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="str">
+        <v>ورق گالوانیزه 1.25کاشان 1250رول  بنگاه تهران</v>
+      </c>
+      <c r="B46" t="str">
+        <v>1620909</v>
+      </c>
+      <c r="C46" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="str">
+        <v>ورق گالوانیزه 1.25 کاشان 1000 رول  بنگاه تهران</v>
+      </c>
+      <c r="B47" t="str">
+        <v>1620909</v>
+      </c>
+      <c r="C47" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="str">
+        <v>ورق گالوانیزه 1.5 کاشان 1000رول  بنگاه تهران</v>
+      </c>
+      <c r="B48" t="str">
+        <v>1620909</v>
+      </c>
+      <c r="C48" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 0.4 هفت الماس 1250  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B49" t="str">
+        <v>1730909</v>
+      </c>
+      <c r="C49" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 0.4 هفت الماس 1000  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B50" t="str">
+        <v>1725454</v>
+      </c>
+      <c r="C50" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 0.5 هفت الماس 1250  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B51" t="str">
+        <v>1687272</v>
+      </c>
+      <c r="C51" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 0.5 هفت الماس 1000  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B52" t="str">
+        <v>1681818</v>
+      </c>
+      <c r="C52" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 0.6 هفت الماس 1000  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B53" t="str">
+        <v>1635454</v>
+      </c>
+      <c r="C53" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 0.6 هفت الماس 1250  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B54" t="str">
+        <v>1640000</v>
+      </c>
+      <c r="C54" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 0.7 هفت الماس 1000  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B55" t="str">
+        <v>1579090</v>
+      </c>
+      <c r="C55" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 0.7 هفت الماس 1250  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B56" t="str">
+        <v>1585454</v>
+      </c>
+      <c r="C56" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 0.8 هفت الماس 1250  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B57" t="str">
+        <v>1583636</v>
+      </c>
+      <c r="C57" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 0.8 هفت الماس 1000  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B58" t="str">
+        <v>1581818</v>
+      </c>
+      <c r="C58" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 0.9 هفت الماس 1250  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B59" t="str">
+        <v>1589090</v>
+      </c>
+      <c r="C59" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 0.9 هفت الماس 1000  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B60" t="str">
+        <v>1587272</v>
+      </c>
+      <c r="C60" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 1 هفت الماس 1000  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B61" t="str">
+        <v>1564545</v>
+      </c>
+      <c r="C61" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 1 هفت الماس 1250  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B62" t="str">
+        <v>1561818</v>
+      </c>
+      <c r="C62" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 1.25 هفت الماس 1250  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B63" t="str">
+        <v>1556363</v>
+      </c>
+      <c r="C63" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 1.25 هفت الماس 1000  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B64" t="str">
+        <v>1556363</v>
+      </c>
+      <c r="C64" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 1.5 هفت الماس 1000  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B65" t="str">
+        <v>1570000</v>
+      </c>
+      <c r="C65" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 1.5 هفت الماس 1250  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B66" t="str">
+        <v>1563636</v>
+      </c>
+      <c r="C66" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 2 هفت الماس 1250  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B67" t="str">
+        <v>1574545</v>
+      </c>
+      <c r="C67" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 2 هفت الماس 1000  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B68" t="str">
+        <v>1574545</v>
+      </c>
+      <c r="C68" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 2.5 هفت الماس 1250  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B69" t="str">
+        <v>1617272</v>
+      </c>
+      <c r="C69" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="str">
+        <v xml:space="preserve">ورق گالوانیزه 2.5 هفت الماس 1000  رول  بنگاه تهران      </v>
+      </c>
+      <c r="B70" t="str">
+        <v>1622727</v>
+      </c>
+      <c r="C70" t="str">
+        <v>1405/3/13</v>
+      </c>
+    </row>
+  </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:C70"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 