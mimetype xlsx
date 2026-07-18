--- v2 (2026-06-03)
+++ v3 (2026-07-18)
@@ -410,805 +410,805 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C70"/>
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="67"/>
     <col min="2" max="2" customWidth="1" width="9"/>
     <col min="3" max="3" customWidth="1" width="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>نام</v>
       </c>
       <c r="B1" t="str">
         <v>قیمت</v>
       </c>
       <c r="C1" t="str">
         <v>تاریخ اخرین قیمت</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v xml:space="preserve">ورق گالوانیزه   2   شهریار تبریز  1250    رول    بنگاه تهران   </v>
+        <v>ورق گالوانیزه 0.3 کاشان 1000 رول  بنگاه تهران</v>
       </c>
       <c r="B2" t="str">
-        <v>1600909</v>
+        <v>1809090</v>
       </c>
       <c r="C2" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v xml:space="preserve">ورق گالوانیزه   2   شهریار تبریز  1000    رول    بنگاه تهران   </v>
+        <v>ورق گالوانیزه 0.4 کاشان 1000 رول  بنگاه تهران</v>
       </c>
       <c r="B3" t="str">
-        <v>1600909</v>
+        <v>1702727</v>
       </c>
       <c r="C3" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v xml:space="preserve">ورق گالوانیزه   2.5   شهریار تبریز  1250    رول    بنگاه تهران   </v>
+        <v>ورق گالوانیزه 0.4 کاشان 1250 رول  بنگاه تهران</v>
       </c>
       <c r="B4" t="str">
-        <v>1695454</v>
+        <v>1700000</v>
       </c>
       <c r="C4" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v xml:space="preserve">ورق گالوانیزه   2.5   شهریار تبریز  1000    رول    بنگاه تهران   </v>
+        <v xml:space="preserve">ورق گالوانیزه 0.4 شهرکرد 1000  رول  بنگاه تهران      </v>
       </c>
       <c r="B5" t="str">
-        <v>1695454</v>
+        <v>1649090</v>
       </c>
       <c r="C5" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v xml:space="preserve">ورق گالوانیزه   3   شهریار تبریز  1250    رول    بنگاه تهران   </v>
+        <v xml:space="preserve">ورق گالوانیزه 0.4 هفت الماس 1250  رول  بنگاه تهران      </v>
       </c>
       <c r="B6" t="str">
-        <v>1790909</v>
+        <v>1599090</v>
       </c>
       <c r="C6" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v xml:space="preserve">ورق گالوانیزه   3   شهریار تبریز  1000    رول    بنگاه تهران   </v>
+        <v xml:space="preserve">ورق گالوانیزه 0.4 هفت الماس 1000  رول  بنگاه تهران      </v>
       </c>
       <c r="B7" t="str">
-        <v>1790909</v>
+        <v>1593636</v>
       </c>
       <c r="C7" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.4 شهرکرد 1000  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه 0.45 کاشان 1000 رول  بنگاه تهران</v>
       </c>
       <c r="B8" t="str">
-        <v>1762727</v>
+        <v>1603636</v>
       </c>
       <c r="C8" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.5 شهرکرد 1000  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه 0.45 کاشان 1250 رول  بنگاه تهران</v>
       </c>
       <c r="B9" t="str">
-        <v>1647272</v>
+        <v>1607272</v>
       </c>
       <c r="C9" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.5 شهرکرد 1250 رول  بنگاه تهران    </v>
+        <v>ورق گالوانیزه 0.5 کاشان 1250 رول  بنگاه تهران</v>
       </c>
       <c r="B10" t="str">
-        <v>1654545</v>
+        <v>1536363</v>
       </c>
       <c r="C10" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>ورق گالوانیزه 0.6 شهرکرد 1000 رول بنگاه تهران</v>
+        <v>ورق گالوانیزه 0.5 کاشان 1000 رول  بنگاه تهران</v>
       </c>
       <c r="B11" t="str">
-        <v>1632727</v>
+        <v>1536363</v>
       </c>
       <c r="C11" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.6 شهرکرد 1250 رول  بنگاه تهران    </v>
+        <v xml:space="preserve">ورق گالوانیزه 0.5 شهرکرد 1250 رول  بنگاه تهران    </v>
       </c>
       <c r="B12" t="str">
-        <v>1634545</v>
+        <v>1513636</v>
       </c>
       <c r="C12" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>ورق گالوانیزه 0.7 شهرکرد 1250رول بنگاه تهران</v>
+        <v xml:space="preserve">ورق گالوانیزه 0.5 شهرکرد 1000  رول  بنگاه تهران      </v>
       </c>
       <c r="B13" t="str">
-        <v>1588181</v>
+        <v>1506363</v>
       </c>
       <c r="C13" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>ورق گالوانیزه 0.7 شهرکرد 1000رول بنگاه تهران</v>
+        <v xml:space="preserve">ورق گالوانیزه 0.5 هفت الماس 1250  رول  بنگاه تهران      </v>
       </c>
       <c r="B14" t="str">
-        <v>1585454</v>
+        <v>1464545</v>
       </c>
       <c r="C14" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>ورق گالوانیزه 0.8شهرکرد 1250رول بنگاه تهران</v>
+        <v xml:space="preserve">ورق گالوانیزه 0.5 هفت الماس 1000  رول  بنگاه تهران      </v>
       </c>
       <c r="B15" t="str">
-        <v>1587272</v>
+        <v>1459090</v>
       </c>
       <c r="C15" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>ورق گالوانیزه 0.8 شهرکرد 1000رول بنگاه تهران</v>
+        <v xml:space="preserve">ورق گالوانیزه 0.55 کاشان 1000  رول  بنگاه تهران      </v>
       </c>
       <c r="B16" t="str">
-        <v>1587272</v>
+        <v>1484545</v>
       </c>
       <c r="C16" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.9 شهرکرد 1000  رول  بنگاه تهران      </v>
+        <v xml:space="preserve">ورق گالوانیزه 0.55 کاشان 1250  رول  بنگاه تهران      </v>
       </c>
       <c r="B17" t="str">
-        <v>1570909</v>
+        <v>1484545</v>
       </c>
       <c r="C17" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>ورق گالوانیزه 0.9شهرکرد 1250رول بنگاه تهران</v>
+        <v xml:space="preserve">ورق گالوانیزه 0.6 کاشان 1250 رول  بنگاه تهران    </v>
       </c>
       <c r="B18" t="str">
-        <v>1577272</v>
+        <v>1518181</v>
       </c>
       <c r="C18" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 1 شهرکرد 1250 رول  بنگاه تهران    </v>
+        <v xml:space="preserve">ورق گالوانیزه 0.6 کاشان 1000 رول  بنگاه تهران    </v>
       </c>
       <c r="B19" t="str">
-        <v>1570000</v>
+        <v>1518181</v>
       </c>
       <c r="C19" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 1 شهرکرد 1000 رول  بنگاه تهران    </v>
+        <v>ورق گالوانیزه 0.6 شهرکرد 1000 رول بنگاه تهران</v>
       </c>
       <c r="B20" t="str">
-        <v>1570000</v>
+        <v>1464545</v>
       </c>
       <c r="C20" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 1.25 شهرکرد 1250 رول  بنگاه تهران    </v>
+        <v xml:space="preserve">ورق گالوانیزه 0.6 شهرکرد 1250 رول  بنگاه تهران    </v>
       </c>
       <c r="B21" t="str">
-        <v>1567272</v>
+        <v>1466363</v>
       </c>
       <c r="C21" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 1.25 شهرکرد 1000 رول  بنگاه تهران    </v>
+        <v xml:space="preserve">ورق گالوانیزه 0.6 هفت الماس 1000  رول  بنگاه تهران      </v>
       </c>
       <c r="B22" t="str">
-        <v>1567272</v>
+        <v>1449090</v>
       </c>
       <c r="C22" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>ورق گالوانیزه 1.5شهرکرد 1250رول بنگاه تهران</v>
+        <v xml:space="preserve">ورق گالوانیزه 0.6 هفت الماس 1250  رول  بنگاه تهران      </v>
       </c>
       <c r="B23" t="str">
-        <v>1574545</v>
+        <v>1453636</v>
       </c>
       <c r="C23" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 1.5 شهرکرد 1000 رول  بنگاه تهران    </v>
+        <v>ورق گالوانیزه 0.7 کاشان 1000 رول  بنگاه تهران</v>
       </c>
       <c r="B24" t="str">
-        <v>1574545</v>
+        <v>1500909</v>
       </c>
       <c r="C24" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 2 شهرکرد 1250 رول  بنگاه تهران    </v>
+        <v xml:space="preserve">ورق گالوانیزه 0.7 کاشان 1250 رول  بنگاه تهران    </v>
       </c>
       <c r="B25" t="str">
-        <v>1579090</v>
+        <v>1499090</v>
       </c>
       <c r="C25" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 2 شهرکرد 1000 رول  بنگاه تهران    </v>
+        <v>ورق گالوانیزه 0.7 شهرکرد 1250رول بنگاه تهران</v>
       </c>
       <c r="B26" t="str">
-        <v>1579090</v>
+        <v>1447272</v>
       </c>
       <c r="C26" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>ورق گالوانیزه 0.3 کاشان 1000 رول  بنگاه تهران</v>
+        <v>ورق گالوانیزه 0.7 شهرکرد 1000رول بنگاه تهران</v>
       </c>
       <c r="B27" t="str">
-        <v>1954545</v>
+        <v>1444545</v>
       </c>
       <c r="C27" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>ورق گالوانیزه 0.4 کاشان 1000 رول  بنگاه تهران</v>
+        <v xml:space="preserve">ورق گالوانیزه 0.7 هفت الماس 1000  رول  بنگاه تهران      </v>
       </c>
       <c r="B28" t="str">
-        <v>1848181</v>
+        <v>1438181</v>
       </c>
       <c r="C28" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>ورق گالوانیزه 0.4 کاشان 1250 رول  بنگاه تهران</v>
+        <v xml:space="preserve">ورق گالوانیزه 0.7 هفت الماس 1250  رول  بنگاه تهران      </v>
       </c>
       <c r="B29" t="str">
-        <v>1845454</v>
+        <v>1444545</v>
       </c>
       <c r="C29" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>ورق گالوانیزه 0.45 کاشان 1000 رول  بنگاه تهران</v>
+        <v>ورق گالوانیزه 0.8شهرکرد 1250رول بنگاه تهران</v>
       </c>
       <c r="B30" t="str">
-        <v>1821818</v>
+        <v>1446363</v>
       </c>
       <c r="C30" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>ورق گالوانیزه 0.45 کاشان 1250 رول  بنگاه تهران</v>
+        <v>ورق گالوانیزه 0.8 شهرکرد 1000رول بنگاه تهران</v>
       </c>
       <c r="B31" t="str">
-        <v>1825454</v>
+        <v>1446363</v>
       </c>
       <c r="C31" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>ورق گالوانیزه 0.5 کاشان 1000 رول  بنگاه تهران</v>
+        <v xml:space="preserve">ورق گالوانیزه 0.8 هفت الماس 1250  رول  بنگاه تهران      </v>
       </c>
       <c r="B32" t="str">
-        <v>1709090</v>
+        <v>1442727</v>
       </c>
       <c r="C32" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>ورق گالوانیزه 0.5 کاشان 1250 رول  بنگاه تهران</v>
+        <v xml:space="preserve">ورق گالوانیزه 0.8 هفت الماس 1000  رول  بنگاه تهران      </v>
       </c>
       <c r="B33" t="str">
-        <v>1709090</v>
+        <v>1440909</v>
       </c>
       <c r="C33" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.55 کاشان 1000  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه 0.8 کاشان 1250 رول  بنگاه تهران</v>
       </c>
       <c r="B34" t="str">
-        <v>1711818</v>
+        <v>1467272</v>
       </c>
       <c r="C34" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.55 کاشان 1250  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه 0.8 کاشان 1000 رول  بنگاه تهران</v>
       </c>
       <c r="B35" t="str">
-        <v>1711818</v>
+        <v>1467272</v>
       </c>
       <c r="C35" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.6 کاشان 1000 رول  بنگاه تهران    </v>
+        <v xml:space="preserve">ورق گالوانیزه 0.9 کاشان 1250  رول  بنگاه تهران      </v>
       </c>
       <c r="B36" t="str">
-        <v>1681818</v>
+        <v>1480000</v>
       </c>
       <c r="C36" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.6 کاشان 1250 رول  بنگاه تهران    </v>
+        <v xml:space="preserve">ورق گالوانیزه 0.9 کاشان 1000 رول  بنگاه تهران    </v>
       </c>
       <c r="B37" t="str">
-        <v>1681818</v>
+        <v>1477272</v>
       </c>
       <c r="C37" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>ورق گالوانیزه 0.7 کاشان 1000 رول  بنگاه تهران</v>
+        <v>ورق گالوانیزه 0.9شهرکرد 1250رول بنگاه تهران</v>
       </c>
       <c r="B38" t="str">
-        <v>1669090</v>
+        <v>1436363</v>
       </c>
       <c r="C38" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.7 کاشان 1250 رول  بنگاه تهران    </v>
+        <v xml:space="preserve">ورق گالوانیزه 0.9 شهرکرد 1000  رول  بنگاه تهران      </v>
       </c>
       <c r="B39" t="str">
-        <v>1667272</v>
+        <v>1430000</v>
       </c>
       <c r="C39" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>ورق گالوانیزه 0.8 کاشان 1250 رول  بنگاه تهران</v>
+        <v xml:space="preserve">ورق گالوانیزه 0.9 هفت الماس 1250  رول  بنگاه تهران      </v>
       </c>
       <c r="B40" t="str">
-        <v>1649090</v>
+        <v>1448181</v>
       </c>
       <c r="C40" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>ورق گالوانیزه 0.8 کاشان 1000 رول  بنگاه تهران</v>
+        <v xml:space="preserve">ورق گالوانیزه 0.9 هفت الماس 1000  رول  بنگاه تهران      </v>
       </c>
       <c r="B41" t="str">
-        <v>1649090</v>
+        <v>1446363</v>
       </c>
       <c r="C41" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.9 کاشان 1250  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه 1کاشان 1250رول  بنگاه تهران</v>
       </c>
       <c r="B42" t="str">
-        <v>1630909</v>
+        <v>1477272</v>
       </c>
       <c r="C42" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.9 کاشان 1000 رول  بنگاه تهران    </v>
+        <v xml:space="preserve">ورق گالوانیزه 1 کاشان 1000 رول  بنگاه تهران    </v>
       </c>
       <c r="B43" t="str">
-        <v>1628181</v>
+        <v>1471818</v>
       </c>
       <c r="C43" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>ورق گالوانیزه 1کاشان 1250رول  بنگاه تهران</v>
+        <v xml:space="preserve">ورق گالوانیزه 1 شهرکرد 1250 رول  بنگاه تهران    </v>
       </c>
       <c r="B44" t="str">
-        <v>1622727</v>
+        <v>1429090</v>
       </c>
       <c r="C44" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 1 کاشان 1000 رول  بنگاه تهران    </v>
+        <v xml:space="preserve">ورق گالوانیزه 1 شهرکرد 1000 رول  بنگاه تهران    </v>
       </c>
       <c r="B45" t="str">
-        <v>1617272</v>
+        <v>1429090</v>
       </c>
       <c r="C45" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>ورق گالوانیزه 1.25کاشان 1250رول  بنگاه تهران</v>
+        <v xml:space="preserve">ورق گالوانیزه 1 هفت الماس 1000  رول  بنگاه تهران      </v>
       </c>
       <c r="B46" t="str">
-        <v>1620909</v>
+        <v>1423636</v>
       </c>
       <c r="C46" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>ورق گالوانیزه 1.25 کاشان 1000 رول  بنگاه تهران</v>
+        <v xml:space="preserve">ورق گالوانیزه 1 هفت الماس 1250  رول  بنگاه تهران      </v>
       </c>
       <c r="B47" t="str">
-        <v>1620909</v>
+        <v>1420909</v>
       </c>
       <c r="C47" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>ورق گالوانیزه 1.5 کاشان 1000رول  بنگاه تهران</v>
+        <v>ورق گالوانیزه 1.25کاشان 1250رول  بنگاه تهران</v>
       </c>
       <c r="B48" t="str">
-        <v>1620909</v>
+        <v>1475454</v>
       </c>
       <c r="C48" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.4 هفت الماس 1250  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه 1.25 کاشان 1000 رول  بنگاه تهران</v>
       </c>
       <c r="B49" t="str">
-        <v>1730909</v>
+        <v>1475454</v>
       </c>
       <c r="C49" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.4 هفت الماس 1000  رول  بنگاه تهران      </v>
+        <v xml:space="preserve">ورق گالوانیزه 1.25 شهرکرد 1250 رول  بنگاه تهران    </v>
       </c>
       <c r="B50" t="str">
-        <v>1725454</v>
+        <v>1426363</v>
       </c>
       <c r="C50" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.5 هفت الماس 1250  رول  بنگاه تهران      </v>
+        <v xml:space="preserve">ورق گالوانیزه 1.25 شهرکرد 1000 رول  بنگاه تهران    </v>
       </c>
       <c r="B51" t="str">
-        <v>1687272</v>
+        <v>1426363</v>
       </c>
       <c r="C51" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.5 هفت الماس 1000  رول  بنگاه تهران      </v>
+        <v xml:space="preserve">ورق گالوانیزه 1.25 هفت الماس 1250  رول  بنگاه تهران      </v>
       </c>
       <c r="B52" t="str">
-        <v>1681818</v>
+        <v>1415454</v>
       </c>
       <c r="C52" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.6 هفت الماس 1000  رول  بنگاه تهران      </v>
+        <v xml:space="preserve">ورق گالوانیزه 1.25 هفت الماس 1000  رول  بنگاه تهران      </v>
       </c>
       <c r="B53" t="str">
-        <v>1635454</v>
+        <v>1415454</v>
       </c>
       <c r="C53" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.6 هفت الماس 1250  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه 1.5 کاشان 1000رول  بنگاه تهران</v>
       </c>
       <c r="B54" t="str">
-        <v>1640000</v>
+        <v>1475454</v>
       </c>
       <c r="C54" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.7 هفت الماس 1000  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه 1.5شهرکرد 1250رول بنگاه تهران</v>
       </c>
       <c r="B55" t="str">
-        <v>1579090</v>
+        <v>1433636</v>
       </c>
       <c r="C55" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.7 هفت الماس 1250  رول  بنگاه تهران      </v>
+        <v xml:space="preserve">ورق گالوانیزه 1.5 شهرکرد 1000 رول  بنگاه تهران    </v>
       </c>
       <c r="B56" t="str">
-        <v>1585454</v>
+        <v>1433636</v>
       </c>
       <c r="C56" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.8 هفت الماس 1250  رول  بنگاه تهران      </v>
+        <v xml:space="preserve">ورق گالوانیزه 1.5 هفت الماس 1000  رول  بنگاه تهران      </v>
       </c>
       <c r="B57" t="str">
-        <v>1583636</v>
+        <v>1429090</v>
       </c>
       <c r="C57" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.8 هفت الماس 1000  رول  بنگاه تهران      </v>
+        <v xml:space="preserve">ورق گالوانیزه 1.5 هفت الماس 1250  رول  بنگاه تهران      </v>
       </c>
       <c r="B58" t="str">
-        <v>1581818</v>
+        <v>1422727</v>
       </c>
       <c r="C58" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.9 هفت الماس 1250  رول  بنگاه تهران      </v>
+        <v xml:space="preserve">ورق گالوانیزه 2 هفت الماس 1250  رول  بنگاه تهران      </v>
       </c>
       <c r="B59" t="str">
-        <v>1589090</v>
+        <v>1433636</v>
       </c>
       <c r="C59" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.9 هفت الماس 1000  رول  بنگاه تهران      </v>
+        <v xml:space="preserve">ورق گالوانیزه 2 هفت الماس 1000  رول  بنگاه تهران      </v>
       </c>
       <c r="B60" t="str">
-        <v>1587272</v>
+        <v>1433636</v>
       </c>
       <c r="C60" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 1 هفت الماس 1000  رول  بنگاه تهران      </v>
+        <v xml:space="preserve">ورق گالوانیزه 2.5 هفت الماس 1250  رول  بنگاه تهران      </v>
       </c>
       <c r="B61" t="str">
-        <v>1564545</v>
+        <v>1476363</v>
       </c>
       <c r="C61" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 1 هفت الماس 1250  رول  بنگاه تهران      </v>
+        <v xml:space="preserve">ورق گالوانیزه 2.5 هفت الماس 1000  رول  بنگاه تهران      </v>
       </c>
       <c r="B62" t="str">
-        <v>1561818</v>
+        <v>1481818</v>
       </c>
       <c r="C62" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 1.25 هفت الماس 1250  رول  بنگاه تهران      </v>
+        <v xml:space="preserve">ورق گالوانیزه 2 شهرکرد 1250 رول  بنگاه تهران    </v>
       </c>
       <c r="B63" t="str">
-        <v>1556363</v>
+        <v>1438181</v>
       </c>
       <c r="C63" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 1.25 هفت الماس 1000  رول  بنگاه تهران      </v>
+        <v xml:space="preserve">ورق گالوانیزه 2 شهرکرد 1000 رول  بنگاه تهران    </v>
       </c>
       <c r="B64" t="str">
-        <v>1556363</v>
+        <v>1438181</v>
       </c>
       <c r="C64" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 1.5 هفت الماس 1000  رول  بنگاه تهران      </v>
+        <v xml:space="preserve">ورق گالوانیزه   2   شهریار تبریز  1250    رول    بنگاه تهران   </v>
       </c>
       <c r="B65" t="str">
-        <v>1570000</v>
+        <v>1446363</v>
       </c>
       <c r="C65" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 1.5 هفت الماس 1250  رول  بنگاه تهران      </v>
+        <v xml:space="preserve">ورق گالوانیزه   2   شهریار تبریز  1000    رول    بنگاه تهران   </v>
       </c>
       <c r="B66" t="str">
-        <v>1563636</v>
+        <v>1446363</v>
       </c>
       <c r="C66" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 2 هفت الماس 1250  رول  بنگاه تهران      </v>
+        <v xml:space="preserve">ورق گالوانیزه   2.5   شهریار تبریز  1250    رول    بنگاه تهران   </v>
       </c>
       <c r="B67" t="str">
-        <v>1574545</v>
+        <v>1522727</v>
       </c>
       <c r="C67" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 2 هفت الماس 1000  رول  بنگاه تهران      </v>
+        <v xml:space="preserve">ورق گالوانیزه   2.5   شهریار تبریز  1000    رول    بنگاه تهران   </v>
       </c>
       <c r="B68" t="str">
-        <v>1574545</v>
+        <v>1522727</v>
       </c>
       <c r="C68" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 2.5 هفت الماس 1250  رول  بنگاه تهران      </v>
+        <v xml:space="preserve">ورق گالوانیزه   3   شهریار تبریز  1250    رول    بنگاه تهران   </v>
       </c>
       <c r="B69" t="str">
-        <v>1617272</v>
+        <v>1836363</v>
       </c>
       <c r="C69" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 2.5 هفت الماس 1000  رول  بنگاه تهران      </v>
+        <v xml:space="preserve">ورق گالوانیزه   3   شهریار تبریز  1000    رول    بنگاه تهران   </v>
       </c>
       <c r="B70" t="str">
-        <v>1622727</v>
+        <v>1590909</v>
       </c>
       <c r="C70" t="str">
-        <v>1405/3/13</v>
+        <v>1405/4/27</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C70"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>