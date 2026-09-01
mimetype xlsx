--- v3 (2026-07-18)
+++ v4 (2026-09-01)
@@ -392,823 +392,823 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C70"/>
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
   <cols>
-    <col min="1" max="1" customWidth="1" width="67"/>
+    <col min="1" max="1" customWidth="1" width="55"/>
     <col min="2" max="2" customWidth="1" width="9"/>
     <col min="3" max="3" customWidth="1" width="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>نام</v>
       </c>
       <c r="B1" t="str">
         <v>قیمت</v>
       </c>
       <c r="C1" t="str">
         <v>تاریخ اخرین قیمت</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>ورق گالوانیزه 0.3 کاشان 1000 رول  بنگاه تهران</v>
+        <v>ورق گالوانیزه ضخامت 0.3 میل کاشان رول عرض 1000</v>
       </c>
       <c r="B2" t="str">
-        <v>1809090</v>
+        <v>1954545</v>
       </c>
       <c r="C2" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>ورق گالوانیزه 0.4 کاشان 1000 رول  بنگاه تهران</v>
+        <v>ورق گالوانیزه ضخامت 0.4 میل شهرکرد رول عرض 1000</v>
       </c>
       <c r="B3" t="str">
-        <v>1702727</v>
+        <v>1734545</v>
       </c>
       <c r="C3" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>ورق گالوانیزه 0.4 کاشان 1250 رول  بنگاه تهران</v>
+        <v>ورق گالوانیزه ضخامت 0.4 میل هفت الماس رول عرض 1250</v>
       </c>
       <c r="B4" t="str">
-        <v>1700000</v>
+        <v>1703636</v>
       </c>
       <c r="C4" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.4 شهرکرد 1000  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 0.4 میل هفت الماس رول عرض 1000</v>
       </c>
       <c r="B5" t="str">
-        <v>1649090</v>
+        <v>1698181</v>
       </c>
       <c r="C5" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.4 هفت الماس 1250  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 0.4 میل کاشان رول عرض 1000</v>
       </c>
       <c r="B6" t="str">
-        <v>1599090</v>
+        <v>1748181</v>
       </c>
       <c r="C6" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.4 هفت الماس 1000  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 0.4 میل کاشان رول عرض 1250</v>
       </c>
       <c r="B7" t="str">
-        <v>1593636</v>
+        <v>1745454</v>
       </c>
       <c r="C7" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>ورق گالوانیزه 0.45 کاشان 1000 رول  بنگاه تهران</v>
+        <v>ورق گالوانیزه ضخامت 0.45 میل کاشان رول عرض 1000</v>
       </c>
       <c r="B8" t="str">
-        <v>1603636</v>
+        <v>1730909</v>
       </c>
       <c r="C8" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>ورق گالوانیزه 0.45 کاشان 1250 رول  بنگاه تهران</v>
+        <v>ورق گالوانیزه ضخامت 0.45 میل کاشان رول عرض 1250</v>
       </c>
       <c r="B9" t="str">
-        <v>1607272</v>
+        <v>1734545</v>
       </c>
       <c r="C9" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>ورق گالوانیزه 0.5 کاشان 1250 رول  بنگاه تهران</v>
+        <v>ورق گالوانیزه ضخامت 0.5 میل شهرکرد رول عرض 1000</v>
       </c>
       <c r="B10" t="str">
-        <v>1536363</v>
+        <v>1650909</v>
       </c>
       <c r="C10" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>ورق گالوانیزه 0.5 کاشان 1000 رول  بنگاه تهران</v>
+        <v>ورق گالوانیزه ضخامت 0.5 میل شهرکرد رول عرض 1250</v>
       </c>
       <c r="B11" t="str">
-        <v>1536363</v>
+        <v>1658181</v>
       </c>
       <c r="C11" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.5 شهرکرد 1250 رول  بنگاه تهران    </v>
+        <v>ورق گالوانیزه ضخامت 0.5 میل هفت الماس رول عرض 1250</v>
       </c>
       <c r="B12" t="str">
-        <v>1513636</v>
+        <v>1639090</v>
       </c>
       <c r="C12" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.5 شهرکرد 1000  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 0.5 میل هفت الماس رول عرض 1000</v>
       </c>
       <c r="B13" t="str">
-        <v>1506363</v>
+        <v>1633636</v>
       </c>
       <c r="C13" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.5 هفت الماس 1250  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 0.5 میل کاشان رول عرض 1250</v>
       </c>
       <c r="B14" t="str">
-        <v>1464545</v>
+        <v>1690909</v>
       </c>
       <c r="C14" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.5 هفت الماس 1000  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 0.5 میل کاشان رول عرض 1000</v>
       </c>
       <c r="B15" t="str">
-        <v>1459090</v>
+        <v>1690909</v>
       </c>
       <c r="C15" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.55 کاشان 1000  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 0.55 میل کاشان رول عرض 1000</v>
       </c>
       <c r="B16" t="str">
-        <v>1484545</v>
+        <v>1630000</v>
       </c>
       <c r="C16" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.55 کاشان 1250  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 0.55 میل کاشان رول عرض 1250</v>
       </c>
       <c r="B17" t="str">
-        <v>1484545</v>
+        <v>1630000</v>
       </c>
       <c r="C17" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.6 کاشان 1250 رول  بنگاه تهران    </v>
+        <v>ورق گالوانیزه ضخامت 0.6 میل شهرکرد رول عرض 1000</v>
       </c>
       <c r="B18" t="str">
-        <v>1518181</v>
+        <v>1610000</v>
       </c>
       <c r="C18" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.6 کاشان 1000 رول  بنگاه تهران    </v>
+        <v>ورق گالوانیزه ضخامت 0.6 میل شهرکرد رول عرض 1250</v>
       </c>
       <c r="B19" t="str">
-        <v>1518181</v>
+        <v>1611818</v>
       </c>
       <c r="C19" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>ورق گالوانیزه 0.6 شهرکرد 1000 رول بنگاه تهران</v>
+        <v>ورق گالوانیزه ضخامت 0.6 میل هفت الماس رول عرض 1000</v>
       </c>
       <c r="B20" t="str">
-        <v>1464545</v>
+        <v>1585454</v>
       </c>
       <c r="C20" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.6 شهرکرد 1250 رول  بنگاه تهران    </v>
+        <v>ورق گالوانیزه ضخامت 0.6 میل هفت الماس رول عرض 1250</v>
       </c>
       <c r="B21" t="str">
-        <v>1466363</v>
+        <v>1590000</v>
       </c>
       <c r="C21" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.6 هفت الماس 1000  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 0.6 میل کاشان رول عرض 1000</v>
       </c>
       <c r="B22" t="str">
-        <v>1449090</v>
+        <v>1618181</v>
       </c>
       <c r="C22" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.6 هفت الماس 1250  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 0.6 میل کاشان رول عرض 1250</v>
       </c>
       <c r="B23" t="str">
-        <v>1453636</v>
+        <v>1618181</v>
       </c>
       <c r="C23" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>ورق گالوانیزه 0.7 کاشان 1000 رول  بنگاه تهران</v>
+        <v>ورق گالوانیزه ضخامت 0.7 میل شهرکرد رول عرض 1250</v>
       </c>
       <c r="B24" t="str">
-        <v>1500909</v>
+        <v>1583636</v>
       </c>
       <c r="C24" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.7 کاشان 1250 رول  بنگاه تهران    </v>
+        <v>ورق گالوانیزه ضخامت 0.7 میل شهرکرد رول عرض 1000</v>
       </c>
       <c r="B25" t="str">
-        <v>1499090</v>
+        <v>1580909</v>
       </c>
       <c r="C25" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>ورق گالوانیزه 0.7 شهرکرد 1250رول بنگاه تهران</v>
+        <v>ورق گالوانیزه ضخامت 0.7 میل هفت الماس رول عرض 1000</v>
       </c>
       <c r="B26" t="str">
-        <v>1447272</v>
+        <v>1529090</v>
       </c>
       <c r="C26" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>ورق گالوانیزه 0.7 شهرکرد 1000رول بنگاه تهران</v>
+        <v>ورق گالوانیزه ضخامت 0.7 میل هفت الماس رول عرض 1250</v>
       </c>
       <c r="B27" t="str">
-        <v>1444545</v>
+        <v>1535454</v>
       </c>
       <c r="C27" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.7 هفت الماس 1000  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 0.7 میل کاشان رول عرض 1000</v>
       </c>
       <c r="B28" t="str">
-        <v>1438181</v>
+        <v>1614545</v>
       </c>
       <c r="C28" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.7 هفت الماس 1250  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 0.7 میل کاشان رول عرض 1250</v>
       </c>
       <c r="B29" t="str">
-        <v>1444545</v>
+        <v>1612727</v>
       </c>
       <c r="C29" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>ورق گالوانیزه 0.8شهرکرد 1250رول بنگاه تهران</v>
+        <v>ورق گالوانیزه ضخامت 0.8 میل شهرکرد رول عرض 1250</v>
       </c>
       <c r="B30" t="str">
-        <v>1446363</v>
+        <v>1569090</v>
       </c>
       <c r="C30" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>ورق گالوانیزه 0.8 شهرکرد 1000رول بنگاه تهران</v>
+        <v>ورق گالوانیزه ضخامت 0.8 میل شهرکرد رول عرض 1000</v>
       </c>
       <c r="B31" t="str">
-        <v>1446363</v>
+        <v>1569090</v>
       </c>
       <c r="C31" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.8 هفت الماس 1250  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 0.8 میل هفت الماس رول عرض 1250</v>
       </c>
       <c r="B32" t="str">
-        <v>1442727</v>
+        <v>1528181</v>
       </c>
       <c r="C32" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.8 هفت الماس 1000  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 0.8 میل هفت الماس رول عرض 1000</v>
       </c>
       <c r="B33" t="str">
-        <v>1440909</v>
+        <v>1526363</v>
       </c>
       <c r="C33" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>ورق گالوانیزه 0.8 کاشان 1250 رول  بنگاه تهران</v>
+        <v>ورق گالوانیزه ضخامت 0.8 میل کاشان رول عرض 1250</v>
       </c>
       <c r="B34" t="str">
-        <v>1467272</v>
+        <v>1585454</v>
       </c>
       <c r="C34" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>ورق گالوانیزه 0.8 کاشان 1000 رول  بنگاه تهران</v>
+        <v>ورق گالوانیزه ضخامت 0.8 میل کاشان رول عرض 1000</v>
       </c>
       <c r="B35" t="str">
-        <v>1467272</v>
+        <v>1585454</v>
       </c>
       <c r="C35" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.9 کاشان 1250  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 0.9 میل شهرکرد رول عرض 1000</v>
       </c>
       <c r="B36" t="str">
-        <v>1480000</v>
+        <v>1552727</v>
       </c>
       <c r="C36" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.9 کاشان 1000 رول  بنگاه تهران    </v>
+        <v>ورق گالوانیزه ضخامت 0.9 میل شهرکرد رول عرض 1250</v>
       </c>
       <c r="B37" t="str">
-        <v>1477272</v>
+        <v>1559090</v>
       </c>
       <c r="C37" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>ورق گالوانیزه 0.9شهرکرد 1250رول بنگاه تهران</v>
+        <v>ورق گالوانیزه ضخامت 0.9 میل هفت الماس رول عرض 1250</v>
       </c>
       <c r="B38" t="str">
-        <v>1436363</v>
+        <v>1527272</v>
       </c>
       <c r="C38" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.9 شهرکرد 1000  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 0.9 میل هفت الماس رول عرض 1000</v>
       </c>
       <c r="B39" t="str">
-        <v>1430000</v>
+        <v>1525454</v>
       </c>
       <c r="C39" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.9 هفت الماس 1250  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 0.9 میل کاشان رول عرض 1250</v>
       </c>
       <c r="B40" t="str">
-        <v>1448181</v>
+        <v>1589090</v>
       </c>
       <c r="C40" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 0.9 هفت الماس 1000  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 0.9 میل کاشان رول عرض 1000</v>
       </c>
       <c r="B41" t="str">
-        <v>1446363</v>
+        <v>1586363</v>
       </c>
       <c r="C41" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>ورق گالوانیزه 1کاشان 1250رول  بنگاه تهران</v>
+        <v>ورق گالوانیزه ضخامت 1 میل شهرکرد رول عرض 1250</v>
       </c>
       <c r="B42" t="str">
-        <v>1477272</v>
+        <v>1551818</v>
       </c>
       <c r="C42" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 1 کاشان 1000 رول  بنگاه تهران    </v>
+        <v>ورق گالوانیزه ضخامت 1 میل شهرکرد رول عرض 1000</v>
       </c>
       <c r="B43" t="str">
-        <v>1471818</v>
+        <v>1551818</v>
       </c>
       <c r="C43" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 1 شهرکرد 1250 رول  بنگاه تهران    </v>
+        <v>ورق گالوانیزه ضخامت 1 میل هفت الماس رول عرض 1000</v>
       </c>
       <c r="B44" t="str">
-        <v>1429090</v>
+        <v>1532727</v>
       </c>
       <c r="C44" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 1 شهرکرد 1000 رول  بنگاه تهران    </v>
+        <v>ورق گالوانیزه ضخامت 1 میل هفت الماس رول عرض 1250</v>
       </c>
       <c r="B45" t="str">
-        <v>1429090</v>
+        <v>1530000</v>
       </c>
       <c r="C45" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 1 هفت الماس 1000  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 1 میل کاشان رول عرض 1250</v>
       </c>
       <c r="B46" t="str">
-        <v>1423636</v>
+        <v>1577272</v>
       </c>
       <c r="C46" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 1 هفت الماس 1250  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 1 میل کاشان رول عرض 1000</v>
       </c>
       <c r="B47" t="str">
-        <v>1420909</v>
+        <v>1571818</v>
       </c>
       <c r="C47" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>ورق گالوانیزه 1.25کاشان 1250رول  بنگاه تهران</v>
+        <v>ورق گالوانیزه ضخامت 1.25 میل شهرکرد رول عرض 1250</v>
       </c>
       <c r="B48" t="str">
-        <v>1475454</v>
+        <v>1553636</v>
       </c>
       <c r="C48" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>ورق گالوانیزه 1.25 کاشان 1000 رول  بنگاه تهران</v>
+        <v>ورق گالوانیزه ضخامت 1.25 میل شهرکرد رول عرض 1000</v>
       </c>
       <c r="B49" t="str">
-        <v>1475454</v>
+        <v>1553636</v>
       </c>
       <c r="C49" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 1.25 شهرکرد 1250 رول  بنگاه تهران    </v>
+        <v>ورق گالوانیزه ضخامت 1.25 میل هفت الماس رول عرض 1250</v>
       </c>
       <c r="B50" t="str">
-        <v>1426363</v>
+        <v>1524545</v>
       </c>
       <c r="C50" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 1.25 شهرکرد 1000 رول  بنگاه تهران    </v>
+        <v>ورق گالوانیزه ضخامت 1.25 میل هفت الماس رول عرض 1000</v>
       </c>
       <c r="B51" t="str">
-        <v>1426363</v>
+        <v>1524545</v>
       </c>
       <c r="C51" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 1.25 هفت الماس 1250  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 1.25 میل کاشان رول عرض 1000</v>
       </c>
       <c r="B52" t="str">
-        <v>1415454</v>
+        <v>1584545</v>
       </c>
       <c r="C52" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 1.25 هفت الماس 1000  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 1.25 میل کاشان رول عرض 1250</v>
       </c>
       <c r="B53" t="str">
-        <v>1415454</v>
+        <v>1584545</v>
       </c>
       <c r="C53" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>ورق گالوانیزه 1.5 کاشان 1000رول  بنگاه تهران</v>
+        <v>ورق گالوانیزه ضخامت 1.5 میل شهرکرد رول عرض 1250</v>
       </c>
       <c r="B54" t="str">
-        <v>1475454</v>
+        <v>1570000</v>
       </c>
       <c r="C54" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>ورق گالوانیزه 1.5شهرکرد 1250رول بنگاه تهران</v>
+        <v>ورق گالوانیزه ضخامت 1.5 میل شهرکرد رول عرض 1000</v>
       </c>
       <c r="B55" t="str">
-        <v>1433636</v>
+        <v>1570000</v>
       </c>
       <c r="C55" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 1.5 شهرکرد 1000 رول  بنگاه تهران    </v>
+        <v>ورق گالوانیزه ضخامت 1.5 میل هفت الماس رول عرض 1000</v>
       </c>
       <c r="B56" t="str">
-        <v>1433636</v>
+        <v>1533636</v>
       </c>
       <c r="C56" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 1.5 هفت الماس 1000  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 1.5 میل هفت الماس رول عرض 1250</v>
       </c>
       <c r="B57" t="str">
-        <v>1429090</v>
+        <v>1531818</v>
       </c>
       <c r="C57" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 1.5 هفت الماس 1250  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 1.5 میل کاشان رول عرض 1000</v>
       </c>
       <c r="B58" t="str">
-        <v>1422727</v>
+        <v>1575454</v>
       </c>
       <c r="C58" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 2 هفت الماس 1250  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 2 میل هفت الماس رول عرض 1250</v>
       </c>
       <c r="B59" t="str">
-        <v>1433636</v>
+        <v>1531818</v>
       </c>
       <c r="C59" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 2 هفت الماس 1000  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 2 میل هفت الماس رول عرض 1000</v>
       </c>
       <c r="B60" t="str">
-        <v>1433636</v>
+        <v>1531818</v>
       </c>
       <c r="C60" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 2.5 هفت الماس 1250  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 2.5 میل هفت الماس رول عرض 1250</v>
       </c>
       <c r="B61" t="str">
-        <v>1476363</v>
+        <v>1544545</v>
       </c>
       <c r="C61" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 2.5 هفت الماس 1000  رول  بنگاه تهران      </v>
+        <v>ورق گالوانیزه ضخامت 2.5 میل هفت الماس رول عرض 1000</v>
       </c>
       <c r="B62" t="str">
-        <v>1481818</v>
+        <v>1550000</v>
       </c>
       <c r="C62" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 2 شهرکرد 1250 رول  بنگاه تهران    </v>
+        <v>ورق گالوانیزه ضخامت 2 میل شهرکرد رول عرض 1250</v>
       </c>
       <c r="B63" t="str">
-        <v>1438181</v>
+        <v>1565454</v>
       </c>
       <c r="C63" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v xml:space="preserve">ورق گالوانیزه 2 شهرکرد 1000 رول  بنگاه تهران    </v>
+        <v>ورق گالوانیزه ضخامت 2 میل شهرکرد رول عرض 1000</v>
       </c>
       <c r="B64" t="str">
-        <v>1438181</v>
+        <v>1565454</v>
       </c>
       <c r="C64" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v xml:space="preserve">ورق گالوانیزه   2   شهریار تبریز  1250    رول    بنگاه تهران   </v>
+        <v>ورق گالوانیزه ضخامت 2 میل شهریار تبریز رول عرض 1000</v>
       </c>
       <c r="B65" t="str">
-        <v>1446363</v>
+        <v>1555454</v>
       </c>
       <c r="C65" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v xml:space="preserve">ورق گالوانیزه   2   شهریار تبریز  1000    رول    بنگاه تهران   </v>
+        <v>ورق گالوانیزه ضخامت 2 میل شهریار تبریز رول عرض 1250</v>
       </c>
       <c r="B66" t="str">
-        <v>1446363</v>
+        <v>1555454</v>
       </c>
       <c r="C66" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v xml:space="preserve">ورق گالوانیزه   2.5   شهریار تبریز  1250    رول    بنگاه تهران   </v>
+        <v>ورق گالوانیزه ضخامت 2.5 میل شهریار تبریز رول عرض 1250</v>
       </c>
       <c r="B67" t="str">
-        <v>1522727</v>
+        <v>1586363</v>
       </c>
       <c r="C67" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v xml:space="preserve">ورق گالوانیزه   2.5   شهریار تبریز  1000    رول    بنگاه تهران   </v>
+        <v>ورق گالوانیزه ضخامت 2.5 میل شهریار تبریز رول عرض 1000</v>
       </c>
       <c r="B68" t="str">
-        <v>1522727</v>
+        <v>1586363</v>
       </c>
       <c r="C68" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v xml:space="preserve">ورق گالوانیزه   3   شهریار تبریز  1250    رول    بنگاه تهران   </v>
+        <v>ورق گالوانیزه ضخامت 3 میل شهریار تبریز رول عرض 1250</v>
       </c>
       <c r="B69" t="str">
-        <v>1836363</v>
+        <v>1945454</v>
       </c>
       <c r="C69" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v xml:space="preserve">ورق گالوانیزه   3   شهریار تبریز  1000    رول    بنگاه تهران   </v>
+        <v>ورق گالوانیزه ضخامت 3 میل شهریار تبریز رول عرض 1000</v>
       </c>
       <c r="B70" t="str">
-        <v>1590909</v>
+        <v>1863636</v>
       </c>
       <c r="C70" t="str">
-        <v>1405/4/27</v>
+        <v>1405/6/10</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C70"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>