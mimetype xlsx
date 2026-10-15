--- v2 (2026-08-19)
+++ v3 (2026-10-15)
@@ -413,219 +413,219 @@
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="63"/>
     <col min="2" max="2" customWidth="1" width="9"/>
     <col min="3" max="3" customWidth="1" width="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>نام</v>
       </c>
       <c r="B1" t="str">
         <v>قیمت</v>
       </c>
       <c r="C1" t="str">
         <v>تاریخ اخرین قیمت</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v xml:space="preserve">عرشه فولادی گالوانیزه 0.8 هفت الماس   شيت  بنگاه تهران      </v>
       </c>
       <c r="B2" t="str">
-        <v>1437272</v>
+        <v>1991818</v>
       </c>
       <c r="C2" t="str">
-        <v>1405/5/27</v>
+        <v>1405/7/23</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v xml:space="preserve">عرشه فولادی گالوانیزه 0.8 تاراز   شيت  بنگاه تهران      </v>
       </c>
       <c r="B3" t="str">
-        <v>1443636</v>
+        <v>1980000</v>
       </c>
       <c r="C3" t="str">
-        <v>1405/5/27</v>
+        <v>1405/7/23</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v xml:space="preserve">عرشه فولادی گالوانیزه 0.8 شهرکرد   شيت  بنگاه تهران      </v>
       </c>
       <c r="B4" t="str">
-        <v>1436363</v>
+        <v>1972727</v>
       </c>
       <c r="C4" t="str">
-        <v>1405/5/27</v>
+        <v>1405/7/23</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v xml:space="preserve">عرشه فولادی گالوانیزه 0.8 کاشان   شيت  بنگاه تهران      </v>
       </c>
       <c r="B5" t="str">
-        <v>1483636</v>
+        <v>2001818</v>
       </c>
       <c r="C5" t="str">
-        <v>1405/5/27</v>
+        <v>1405/7/23</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v xml:space="preserve">عرشه فولادی گالوانیزه 0.9 هفت الماس   شيت  بنگاه تهران      </v>
       </c>
       <c r="B6" t="str">
-        <v>1435454</v>
+        <v>1990000</v>
       </c>
       <c r="C6" t="str">
-        <v>1405/5/27</v>
+        <v>1405/7/23</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v xml:space="preserve">عرشه فولادی گالوانیزه 0.9 تاراز   شيت  بنگاه تهران      </v>
       </c>
       <c r="B7" t="str">
-        <v>1443636</v>
+        <v>1980000</v>
       </c>
       <c r="C7" t="str">
-        <v>1405/5/27</v>
+        <v>1405/7/23</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v xml:space="preserve">عرشه فولادی گالوانیزه 0.9 شهرکرد   شيت  بنگاه تهران      </v>
       </c>
       <c r="B8" t="str">
-        <v>1437272</v>
+        <v>1973636</v>
       </c>
       <c r="C8" t="str">
-        <v>1405/5/27</v>
+        <v>1405/7/23</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v xml:space="preserve">عرشه فولادی گالوانیزه 0.9 کاشان   شيت  بنگاه تهران      </v>
       </c>
       <c r="B9" t="str">
-        <v>1479090</v>
+        <v>1997272</v>
       </c>
       <c r="C9" t="str">
-        <v>1405/5/27</v>
+        <v>1405/7/23</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v xml:space="preserve">عرشه فولادی گالوانیزه 1 هفت الماس   شيت  بنگاه تهران      </v>
       </c>
       <c r="B10" t="str">
-        <v>1435454</v>
+        <v>1990000</v>
       </c>
       <c r="C10" t="str">
-        <v>1405/5/27</v>
+        <v>1405/7/23</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v xml:space="preserve">عرشه فولادی گالوانیزه 1 تاراز   شيت  بنگاه تهران      </v>
       </c>
       <c r="B11" t="str">
-        <v>1450000</v>
+        <v>1986363</v>
       </c>
       <c r="C11" t="str">
-        <v>1405/5/27</v>
+        <v>1405/7/23</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v xml:space="preserve">عرشه فولادی گالوانیزه 1 شهرکرد   شيت  بنگاه تهران      </v>
       </c>
       <c r="B12" t="str">
-        <v>1437272</v>
+        <v>1973636</v>
       </c>
       <c r="C12" t="str">
-        <v>1405/5/27</v>
+        <v>1405/7/23</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v xml:space="preserve">عرشه فولادی گالوانیزه 1 کاشان   شيت  بنگاه تهران      </v>
       </c>
       <c r="B13" t="str">
-        <v>1485454</v>
+        <v>2003636</v>
       </c>
       <c r="C13" t="str">
-        <v>1405/5/27</v>
+        <v>1405/7/23</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v xml:space="preserve">عرشه فولادی گالوانیزه 1.25 هفت الماس   شیت  بنگاه تهران      </v>
       </c>
       <c r="B14" t="str">
-        <v>1435454</v>
+        <v>1990000</v>
       </c>
       <c r="C14" t="str">
-        <v>1405/5/27</v>
+        <v>1405/7/23</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v xml:space="preserve">عرشه فولادی گالوانیزه 1.25 تاراز   شيت  بنگاه تهران      </v>
       </c>
       <c r="B15" t="str">
-        <v>1454545</v>
+        <v>1990909</v>
       </c>
       <c r="C15" t="str">
-        <v>1405/5/27</v>
+        <v>1405/7/23</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v xml:space="preserve">عرشه فولادی گالوانیزه 1.25 شهرکرد   شيت  بنگاه تهران      </v>
       </c>
       <c r="B16" t="str">
-        <v>1441818</v>
+        <v>1978181</v>
       </c>
       <c r="C16" t="str">
-        <v>1405/5/27</v>
+        <v>1405/7/23</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v xml:space="preserve">عرشه فولادی گالوانیزه 1.25 کاشان   شيت  بنگاه تهران      </v>
       </c>
       <c r="B17" t="str">
-        <v>1480909</v>
+        <v>1999090</v>
       </c>
       <c r="C17" t="str">
-        <v>1405/5/27</v>
+        <v>1405/7/23</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C17"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>