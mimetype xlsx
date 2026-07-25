--- v1 (2025-12-24)
+++ v2 (2026-07-25)
@@ -387,57 +387,327 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1"/>
+  <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
-  <sheetData/>
+  <cols>
+    <col min="1" max="1" customWidth="1" width="71"/>
+    <col min="2" max="2" customWidth="1" width="11"/>
+    <col min="3" max="3" customWidth="1" width="10"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="str">
+        <v>نام</v>
+      </c>
+      <c r="B1" t="str">
+        <v>قیمت</v>
+      </c>
+      <c r="C1" t="str">
+        <v>تاریخ اخرین قیمت</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="str">
+        <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.4  ابعاد 1220*2440  میلی متر</v>
+      </c>
+      <c r="B2" t="str">
+        <v>88092292</v>
+      </c>
+      <c r="C2" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.4  ابعاد 1220*2440  میلی متر</v>
+      </c>
+      <c r="B3" t="str">
+        <v>67299949</v>
+      </c>
+      <c r="C3" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="str">
+        <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.4  ابعاد 1220*2440  میلی متر</v>
+      </c>
+      <c r="B4" t="str">
+        <v>90818557</v>
+      </c>
+      <c r="C4" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="str">
+        <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.5  ابعاد 1220*2440  میلی متر</v>
+      </c>
+      <c r="B5" t="str">
+        <v>88019564</v>
+      </c>
+      <c r="C5" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.5  ابعاد 1220*2440  میلی متر</v>
+      </c>
+      <c r="B6" t="str">
+        <v>94562600</v>
+      </c>
+      <c r="C6" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.5  ابعاد 1220*2440  میلی متر</v>
+      </c>
+      <c r="B7" t="str">
+        <v>97288866</v>
+      </c>
+      <c r="C7" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.6  ابعاد 1220*2440  میلی متر</v>
+      </c>
+      <c r="B8" t="str">
+        <v>113646456</v>
+      </c>
+      <c r="C8" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.6  ابعاد 1220*2440  میلی متر</v>
+      </c>
+      <c r="B9" t="str">
+        <v>105467661</v>
+      </c>
+      <c r="C9" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.6  ابعاد 1220*2440  میلی متر</v>
+      </c>
+      <c r="B10" t="str">
+        <v>119098986</v>
+      </c>
+      <c r="C10" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.7  ابعاد 1220*2440  میلی متر</v>
+      </c>
+      <c r="B11" t="str">
+        <v>135456577</v>
+      </c>
+      <c r="C11" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.7  ابعاد 1220*2440  میلی متر</v>
+      </c>
+      <c r="B12" t="str">
+        <v>127277782</v>
+      </c>
+      <c r="C12" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.7  ابعاد 1220*2440  میلی متر</v>
+      </c>
+      <c r="B13" t="str">
+        <v>140909107</v>
+      </c>
+      <c r="C13" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="str">
+        <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.8  ابعاد 1220*2440  میلی متر</v>
+      </c>
+      <c r="B14" t="str">
+        <v>133308611</v>
+      </c>
+      <c r="C14" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="str">
+        <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.8  ابعاد 1220*2440  میلی متر</v>
+      </c>
+      <c r="B15" t="str">
+        <v>144213671</v>
+      </c>
+      <c r="C15" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.8  ابعاد 1220*2440  میلی متر</v>
+      </c>
+      <c r="B16" t="str">
+        <v>159992963</v>
+      </c>
+      <c r="C16" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="str">
+        <v>ورق استنلس استیل دکوراتیو  304  ضخامت 1  ابعاد 1220*2440  میلی متر</v>
+      </c>
+      <c r="B17" t="str">
+        <v>167211200</v>
+      </c>
+      <c r="C17" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="str">
+        <v>ورق استنلس استیل دکوراتیو  304  ضخامت 1  ابعاد 1220*2440  میلی متر</v>
+      </c>
+      <c r="B18" t="str">
+        <v>157414827</v>
+      </c>
+      <c r="C18" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="str">
+        <v>ورق استنلس استیل دکوراتیو  304  ضخامت 1  ابعاد 1220*2440  میلی متر</v>
+      </c>
+      <c r="B19" t="str">
+        <v>170276724</v>
+      </c>
+      <c r="C19" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="str">
+        <v>ورق استنلس استیل دکوراتیو  304  ضخامت 1.25  ابعاد 1220*2440  میلی متر</v>
+      </c>
+      <c r="B20" t="str">
+        <v>191565766</v>
+      </c>
+      <c r="C20" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="str">
+        <v>ورق استنلس استیل دکوراتیو  304  ضخامت 1.25  ابعاد 1220*2440  میلی متر</v>
+      </c>
+      <c r="B21" t="str">
+        <v>180830335</v>
+      </c>
+      <c r="C21" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="str">
+        <v>ورق استنلس استیل دکوراتیو  304  ضخامت 1.5  ابعاد 1220*2440  میلی متر</v>
+      </c>
+      <c r="B22" t="str">
+        <v>187809533</v>
+      </c>
+      <c r="C22" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="str">
+        <v>ورق استنلس استیل دکوراتیو  304  ضخامت 1.5  ابعاد 1220*2440  میلی متر</v>
+      </c>
+      <c r="B23" t="str">
+        <v>199053853</v>
+      </c>
+      <c r="C23" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="str">
+        <v>ورق استنلس استیل دکوراتیو  304  ضخامت 1.5  ابعاد 1220*2440  میلی متر</v>
+      </c>
+      <c r="B24" t="str">
+        <v>202289007</v>
+      </c>
+      <c r="C24" t="str">
+        <v>1405/5/1</v>
+      </c>
+    </row>
+  </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:C24"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 