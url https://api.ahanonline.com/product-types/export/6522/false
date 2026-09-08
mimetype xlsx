--- v2 (2026-07-25)
+++ v3 (2026-09-08)
@@ -394,315 +394,315 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="71"/>
     <col min="2" max="2" customWidth="1" width="11"/>
-    <col min="3" max="3" customWidth="1" width="10"/>
+    <col min="3" max="3" customWidth="1" width="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>نام</v>
       </c>
       <c r="B1" t="str">
         <v>قیمت</v>
       </c>
       <c r="C1" t="str">
         <v>تاریخ اخرین قیمت</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.4  ابعاد 1220*2440  میلی متر</v>
       </c>
       <c r="B2" t="str">
-        <v>88092292</v>
+        <v>109904940</v>
       </c>
       <c r="C2" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.4  ابعاد 1220*2440  میلی متر</v>
       </c>
       <c r="B3" t="str">
-        <v>67299949</v>
+        <v>97937674</v>
       </c>
       <c r="C3" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.4  ابعاد 1220*2440  میلی متر</v>
       </c>
       <c r="B4" t="str">
-        <v>90818557</v>
+        <v>109904940</v>
       </c>
       <c r="C4" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.5  ابعاد 1220*2440  میلی متر</v>
       </c>
       <c r="B5" t="str">
-        <v>88019564</v>
+        <v>119693270</v>
       </c>
       <c r="C5" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.5  ابعاد 1220*2440  میلی متر</v>
       </c>
       <c r="B6" t="str">
-        <v>94562600</v>
+        <v>137472549</v>
       </c>
       <c r="C6" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.5  ابعاد 1220*2440  میلی متر</v>
       </c>
       <c r="B7" t="str">
-        <v>97288866</v>
+        <v>138516945</v>
       </c>
       <c r="C7" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.6  ابعاد 1220*2440  میلی متر</v>
       </c>
       <c r="B8" t="str">
-        <v>113646456</v>
+        <v>164783324</v>
       </c>
       <c r="C8" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.6  ابعاد 1220*2440  میلی متر</v>
       </c>
       <c r="B9" t="str">
-        <v>105467661</v>
+        <v>156195589</v>
       </c>
       <c r="C9" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.6  ابعاد 1220*2440  میلی متر</v>
       </c>
       <c r="B10" t="str">
-        <v>119098986</v>
+        <v>165963027</v>
       </c>
       <c r="C10" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.7  ابعاد 1220*2440  میلی متر</v>
       </c>
       <c r="B11" t="str">
-        <v>135456577</v>
+        <v>182229406</v>
       </c>
       <c r="C11" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.7  ابعاد 1220*2440  میلی متر</v>
       </c>
       <c r="B12" t="str">
-        <v>127277782</v>
+        <v>170005307</v>
       </c>
       <c r="C12" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.7  ابعاد 1220*2440  میلی متر</v>
       </c>
       <c r="B13" t="str">
-        <v>140909107</v>
+        <v>191590926</v>
       </c>
       <c r="C13" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.8  ابعاد 1220*2440  میلی متر</v>
       </c>
       <c r="B14" t="str">
-        <v>133308611</v>
+        <v>189974041</v>
       </c>
       <c r="C14" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.8  ابعاد 1220*2440  میلی متر</v>
       </c>
       <c r="B15" t="str">
-        <v>144213671</v>
+        <v>210515264</v>
       </c>
       <c r="C15" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>ورق استنلس استیل دکوراتیو  304  ضخامت 0.8  ابعاد 1220*2440  میلی متر</v>
       </c>
       <c r="B16" t="str">
-        <v>159992963</v>
+        <v>216174429</v>
       </c>
       <c r="C16" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>ورق استنلس استیل دکوراتیو  304  ضخامت 1  ابعاد 1220*2440  میلی متر</v>
       </c>
       <c r="B17" t="str">
-        <v>167211200</v>
+        <v>266480851</v>
       </c>
       <c r="C17" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>ورق استنلس استیل دکوراتیو  304  ضخامت 1  ابعاد 1220*2440  میلی متر</v>
       </c>
       <c r="B18" t="str">
-        <v>157414827</v>
+        <v>247103751</v>
       </c>
       <c r="C18" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>ورق استنلس استیل دکوراتیو  304  ضخامت 1  ابعاد 1220*2440  میلی متر</v>
       </c>
       <c r="B19" t="str">
-        <v>170276724</v>
+        <v>269699651</v>
       </c>
       <c r="C19" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>ورق استنلس استیل دکوراتیو  304  ضخامت 1.25  ابعاد 1220*2440  میلی متر</v>
       </c>
       <c r="B20" t="str">
-        <v>191565766</v>
+        <v>280780943</v>
       </c>
       <c r="C20" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>ورق استنلس استیل دکوراتیو  304  ضخامت 1.25  ابعاد 1220*2440  میلی متر</v>
       </c>
       <c r="B21" t="str">
-        <v>180830335</v>
+        <v>282962236</v>
       </c>
       <c r="C21" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v>ورق استنلس استیل دکوراتیو  304  ضخامت 1.5  ابعاد 1220*2440  میلی متر</v>
       </c>
       <c r="B22" t="str">
-        <v>187809533</v>
+        <v>369927282</v>
       </c>
       <c r="C22" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>ورق استنلس استیل دکوراتیو  304  ضخامت 1.5  ابعاد 1220*2440  میلی متر</v>
       </c>
       <c r="B23" t="str">
-        <v>199053853</v>
+        <v>399915636</v>
       </c>
       <c r="C23" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>ورق استنلس استیل دکوراتیو  304  ضخامت 1.5  ابعاد 1220*2440  میلی متر</v>
       </c>
       <c r="B24" t="str">
-        <v>202289007</v>
+        <v>389676184</v>
       </c>
       <c r="C24" t="str">
-        <v>1405/5/1</v>
+        <v>1405/6/17</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C24"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>