--- v1 (2026-02-21)
+++ v2 (2026-06-10)
@@ -387,536 +387,591 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C43"/>
+  <dimension ref="A1:C48"/>
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="62"/>
     <col min="2" max="2" customWidth="1" width="11"/>
     <col min="3" max="3" customWidth="1" width="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>نام</v>
       </c>
       <c r="B1" t="str">
         <v>قیمت</v>
       </c>
       <c r="C1" t="str">
         <v>تاریخ اخرین قیمت</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v xml:space="preserve">تیرآهن 12 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B2" t="str">
-        <v>95454545</v>
+        <v>131818181</v>
       </c>
       <c r="C2" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>تیرآهن ذوب آهن 14 بنگاه اصفهان شاخه 12 متری</v>
       </c>
       <c r="B3" t="str">
-        <v>90909090</v>
+        <v>141818181</v>
       </c>
       <c r="C3" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v xml:space="preserve">تیرآهن 14 ذوب آهن  12 متری   IPE کارخانه  </v>
       </c>
       <c r="B4" t="str">
-        <v>581819</v>
+        <v>909455</v>
       </c>
       <c r="C4" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v xml:space="preserve">تیرآهن 14 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B5" t="str">
-        <v>90909090</v>
+        <v>141818181</v>
       </c>
       <c r="C5" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>تیرآهن ذوب آهن 16 بنگاه اصفهان شاخه 12 متری</v>
+        <v xml:space="preserve">تیرآهن 16 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B6" t="str">
-        <v>104545454</v>
+        <v>173636363</v>
       </c>
       <c r="C6" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v xml:space="preserve">تیرآهن 16 ذوب آهن  12 متری   IPE کارخانه  </v>
+        <v>تیرآهن ذوب آهن 16 بنگاه اصفهان شاخه 12 متری</v>
       </c>
       <c r="B7" t="str">
-        <v>545455</v>
+        <v>173636363</v>
       </c>
       <c r="C7" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v xml:space="preserve">تیرآهن 16 ذوب آهن  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 16 ذوب آهن  12 متری   IPE کارخانه  </v>
       </c>
       <c r="B8" t="str">
-        <v>104545454</v>
+        <v>900364</v>
       </c>
       <c r="C8" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>تیرآهن ذوب آهن 18 بنگاه اصفهان شاخه 12 متری</v>
       </c>
       <c r="B9" t="str">
-        <v>118181818</v>
+        <v>205454545</v>
       </c>
       <c r="C9" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v xml:space="preserve">تیرآهن 18 ذوب آهن  12 متری   IPE کارخانه  </v>
       </c>
       <c r="B10" t="str">
-        <v>518182</v>
+        <v>891273</v>
       </c>
       <c r="C10" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v xml:space="preserve">تیرآهن 18 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B11" t="str">
-        <v>118181818</v>
+        <v>205454545</v>
       </c>
       <c r="C11" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>تیرآهن ذوب آهن 20 بنگاه اصفهان شاخه 12 متری</v>
       </c>
       <c r="B12" t="str">
-        <v>227090909</v>
+        <v>268181818</v>
       </c>
       <c r="C12" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v xml:space="preserve">تیرآهن 20 ذوب آهن  12 متری   IPE کارخانه  </v>
       </c>
       <c r="B13" t="str">
-        <v>827272</v>
+        <v>990909</v>
       </c>
       <c r="C13" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v xml:space="preserve">تیرآهن 20 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B14" t="str">
-        <v>227272727</v>
+        <v>268181818</v>
       </c>
       <c r="C14" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>تیرآهن ذوب آهن 22 بنگاه اصفهان شاخه 12 متری</v>
       </c>
       <c r="B15" t="str">
-        <v>263636363</v>
+        <v>313636363</v>
       </c>
       <c r="C15" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v xml:space="preserve">تیرآهن 22 ذوب آهن  12 متری   IPE کارخانه  </v>
       </c>
       <c r="B16" t="str">
-        <v>818181</v>
+        <v>981818</v>
       </c>
       <c r="C16" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v xml:space="preserve">تیرآهن 22 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B17" t="str">
-        <v>263636363</v>
+        <v>313636363</v>
       </c>
       <c r="C17" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>تیرآهن ذوب آهن 24 بنگاه اصفهان شاخه 12 متری</v>
       </c>
       <c r="B18" t="str">
-        <v>309090909</v>
+        <v>359090909</v>
       </c>
       <c r="C18" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v xml:space="preserve">تیرآهن 24 ذوب آهن  12 متری   IPE کارخانه  </v>
       </c>
       <c r="B19" t="str">
-        <v>818181</v>
+        <v>954545</v>
       </c>
       <c r="C19" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v xml:space="preserve">تیرآهن 24 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B20" t="str">
-        <v>309090909</v>
+        <v>359090909</v>
       </c>
       <c r="C20" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>تیرآهن ذوب آهن 27 بنگاه اصفهان شاخه 12 متری</v>
       </c>
       <c r="B21" t="str">
-        <v>436363636</v>
+        <v>422727272</v>
       </c>
       <c r="C21" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
         <v xml:space="preserve">تیرآهن 27 ذوب آهن  12 متری   IPE کارخانه  </v>
       </c>
       <c r="B22" t="str">
-        <v>990909</v>
+        <v>963636</v>
       </c>
       <c r="C22" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v xml:space="preserve">تیرآهن 27 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B23" t="str">
-        <v>436363636</v>
+        <v>422727272</v>
       </c>
       <c r="C23" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v xml:space="preserve">تیرآهن    30 ذوب آهن 12 متری بنگاه اصفهان </v>
       </c>
       <c r="B24" t="str">
-        <v>445454545</v>
+        <v>513636363</v>
       </c>
       <c r="C24" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v xml:space="preserve">تیرآهن 30 ذوب آهن  12 متری   IPE تهران  </v>
+        <v>تیرآهن 30 ذوب آهن  12 متری   IPE کارخانه</v>
       </c>
       <c r="B25" t="str">
-        <v>445454545</v>
+        <v>1009090</v>
       </c>
       <c r="C25" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v xml:space="preserve">تیرآهن    14 فایکو 12 متری بنگاه تهران </v>
+        <v xml:space="preserve">تیرآهن 30 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B26" t="str">
-        <v>74545454</v>
+        <v>513636363</v>
       </c>
       <c r="C26" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v xml:space="preserve">تیرآهن 24    آریان فولاد  12 متری  بنگاه تهران  </v>
+        <v xml:space="preserve">تیرآهن    14 فایکو 12 متری بنگاه تهران </v>
       </c>
       <c r="B27" t="str">
-        <v>220000000</v>
+        <v>106363636</v>
       </c>
       <c r="C27" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v xml:space="preserve">تیرآهن 22    آریان فولاد  12 متری  بنگاه تهران  </v>
+        <v>تیرآهن    16 فایکو 12 متری بنگاه تهران</v>
       </c>
       <c r="B28" t="str">
-        <v>183636363</v>
+        <v>135454545</v>
       </c>
       <c r="C28" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>تیرآهن 20 آریان فولاد  12 متری کارخانه</v>
+        <v xml:space="preserve">تیرآهن 24    آریان فولاد  12 متری  بنگاه تهران  </v>
       </c>
       <c r="B29" t="str">
-        <v>147090909</v>
+        <v>292727272</v>
       </c>
       <c r="C29" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v xml:space="preserve">تیرآهن 14 یزد  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 22    آریان فولاد  12 متری  بنگاه تهران  </v>
       </c>
       <c r="B30" t="str">
-        <v>74545454</v>
+        <v>247272727</v>
       </c>
       <c r="C30" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v xml:space="preserve">تیرآهن 16 یزد  12 متری   IPE تهران  </v>
+        <v>تیرآهن 20 آریان فولاد  12 متری کارخانه</v>
       </c>
       <c r="B31" t="str">
-        <v>93636363</v>
+        <v>206363636</v>
       </c>
       <c r="C31" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v xml:space="preserve">تیرآهن 18 یزد  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 14 اهواز  12 متری   IPE تهران  </v>
       </c>
       <c r="B32" t="str">
-        <v>113636363</v>
+        <v>100000000</v>
       </c>
       <c r="C32" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v xml:space="preserve">تیرآهن 20 یزد  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 14 یزد  12 متری   IPE تهران  </v>
       </c>
       <c r="B33" t="str">
-        <v>140909091</v>
+        <v>107727272</v>
       </c>
       <c r="C33" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>تیرآهن 22 یزد  12 متری   IPE تهران</v>
+        <v xml:space="preserve">تیرآهن 16 یزد  12 متری   IPE تهران  </v>
       </c>
       <c r="B34" t="str">
-        <v>186363636</v>
+        <v>135909090</v>
       </c>
       <c r="C34" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v xml:space="preserve">تیرآهن 24    یزد  12 متری  بنگاه تهران  </v>
+        <v xml:space="preserve">تیرآهن 18 یزد  12 متری   IPE تهران  </v>
       </c>
       <c r="B35" t="str">
-        <v>222727272</v>
+        <v>165909090</v>
       </c>
       <c r="C35" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v xml:space="preserve">تیرآهن    16 ماهان 12 متری بنگاه تهران </v>
+        <v xml:space="preserve">تیرآهن 20 یزد  12 متری   IPE تهران  </v>
       </c>
       <c r="B36" t="str">
-        <v>88181818</v>
+        <v>199545455</v>
       </c>
       <c r="C36" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v xml:space="preserve">تیرآهن    18 ماهان 12 متری بنگاه تهران </v>
+        <v>تیرآهن 22 یزد  12 متری   IPE تهران</v>
       </c>
       <c r="B37" t="str">
-        <v>109090909</v>
+        <v>248636363</v>
       </c>
       <c r="C37" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>تیرآهن 14 کرمانشاه  12 متری   IPE کارخانه</v>
+        <v xml:space="preserve">تیرآهن 24    یزد  12 متری  بنگاه تهران  </v>
       </c>
       <c r="B38" t="str">
-        <v>536363</v>
+        <v>298636363</v>
       </c>
       <c r="C38" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v xml:space="preserve">تیرآهن 16    کرمانشاه  12 متری  کارخانه  </v>
+        <v xml:space="preserve">تیرآهن 14 بناب  12 متری   IPE تهران  </v>
       </c>
       <c r="B39" t="str">
-        <v>536363</v>
+        <v>100000000</v>
       </c>
       <c r="C39" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v xml:space="preserve">تیرآهن 14    اطلس  12 متری  بنگاه تهران  </v>
+        <v xml:space="preserve">تیرآهن 16 بناب  12 متری   IPE تهران  </v>
       </c>
       <c r="B40" t="str">
-        <v>67272727</v>
+        <v>129109090</v>
       </c>
       <c r="C40" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v xml:space="preserve">تیرآهن 20    خیام سپهر فولاد نیشابور  12 متری  بنگاه تهران  </v>
+        <v xml:space="preserve">تیرآهن    16 ماهان 12 متری بنگاه تهران </v>
       </c>
       <c r="B41" t="str">
-        <v>140727272</v>
+        <v>128181818</v>
       </c>
       <c r="C41" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v xml:space="preserve">تیرآهن 16    خیام سپهر فولاد نیشابور  12 متری  بنگاه تهران  </v>
+        <v xml:space="preserve">تیرآهن    18 ماهان 12 متری بنگاه تهران </v>
       </c>
       <c r="B42" t="str">
-        <v>94545454</v>
+        <v>152681818</v>
       </c>
       <c r="C42" t="str">
-        <v>1404/12/2</v>
+        <v>1405/3/20</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
+        <v>تیرآهن 14 کرمانشاه  12 متری   IPE کارخانه</v>
+      </c>
+      <c r="B43" t="str">
+        <v>763636</v>
+      </c>
+      <c r="C43" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="str">
+        <v xml:space="preserve">تیرآهن 16    کرمانشاه  12 متری  کارخانه  </v>
+      </c>
+      <c r="B44" t="str">
+        <v>763636</v>
+      </c>
+      <c r="C44" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="str">
+        <v xml:space="preserve">تیرآهن 14    اطلس  12 متری  بنگاه تهران  </v>
+      </c>
+      <c r="B45" t="str">
+        <v>92272727</v>
+      </c>
+      <c r="C45" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="str">
+        <v xml:space="preserve">تیرآهن 16    خیام سپهر فولاد نیشابور  12 متری  بنگاه تهران  </v>
+      </c>
+      <c r="B46" t="str">
+        <v>138181818</v>
+      </c>
+      <c r="C46" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="str">
+        <v xml:space="preserve">تیرآهن 20    خیام سپهر فولاد نیشابور  12 متری  بنگاه تهران  </v>
+      </c>
+      <c r="B47" t="str">
+        <v>200009090</v>
+      </c>
+      <c r="C47" t="str">
+        <v>1405/3/20</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="str">
         <v>تیرآهن 14    خیام سپهر فولاد نیشابور  12 متری  بنگاه تهران</v>
       </c>
-      <c r="B43" t="str">
-[...3 lines deleted...]
-        <v>1404/12/2</v>
+      <c r="B48" t="str">
+        <v>109090909</v>
+      </c>
+      <c r="C48" t="str">
+        <v>1405/3/20</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:C43"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:C48"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 