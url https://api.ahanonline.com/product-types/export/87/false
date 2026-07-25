--- v2 (2026-06-10)
+++ v3 (2026-07-25)
@@ -394,579 +394,579 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C48"/>
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="62"/>
     <col min="2" max="2" customWidth="1" width="11"/>
-    <col min="3" max="3" customWidth="1" width="11"/>
+    <col min="3" max="3" customWidth="1" width="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>نام</v>
       </c>
       <c r="B1" t="str">
         <v>قیمت</v>
       </c>
       <c r="C1" t="str">
         <v>تاریخ اخرین قیمت</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v xml:space="preserve">تیرآهن 12 ذوب آهن  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 24    آریان فولاد  12 متری  بنگاه تهران  </v>
       </c>
       <c r="B2" t="str">
-        <v>131818181</v>
+        <v>292727272</v>
       </c>
       <c r="C2" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>تیرآهن ذوب آهن 14 بنگاه اصفهان شاخه 12 متری</v>
+        <v xml:space="preserve">تیرآهن 22    آریان فولاد  12 متری  بنگاه تهران  </v>
       </c>
       <c r="B3" t="str">
-        <v>141818181</v>
+        <v>251818181</v>
       </c>
       <c r="C3" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v xml:space="preserve">تیرآهن 14 ذوب آهن  12 متری   IPE کارخانه  </v>
+        <v>تیرآهن 14    خیام سپهر فولاد نیشابور  12 متری  بنگاه تهران</v>
       </c>
       <c r="B4" t="str">
-        <v>909455</v>
+        <v>109090909</v>
       </c>
       <c r="C4" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v xml:space="preserve">تیرآهن 14 ذوب آهن  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 16    خیام سپهر فولاد نیشابور  12 متری  بنگاه تهران  </v>
       </c>
       <c r="B5" t="str">
-        <v>141818181</v>
+        <v>140000000</v>
       </c>
       <c r="C5" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v xml:space="preserve">تیرآهن 16 ذوب آهن  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 16    خیام سپهر فولاد نیشابور  12 متری  بنگاه تهران  </v>
       </c>
       <c r="B6" t="str">
-        <v>173636363</v>
+        <v>140000000</v>
       </c>
       <c r="C6" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>تیرآهن ذوب آهن 16 بنگاه اصفهان شاخه 12 متری</v>
+        <v xml:space="preserve">تیرآهن 12 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B7" t="str">
-        <v>173636363</v>
+        <v>133636363</v>
       </c>
       <c r="C7" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v xml:space="preserve">تیرآهن 16 ذوب آهن  12 متری   IPE کارخانه  </v>
+        <v xml:space="preserve">تیرآهن 14    اطلس  12 متری  بنگاه تهران  </v>
       </c>
       <c r="B8" t="str">
-        <v>900364</v>
+        <v>95454545</v>
       </c>
       <c r="C8" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>تیرآهن ذوب آهن 18 بنگاه اصفهان شاخه 12 متری</v>
+        <v>تیرآهن 14 کرمانشاه  12 متری   IPE کارخانه</v>
       </c>
       <c r="B9" t="str">
-        <v>205454545</v>
+        <v>809091</v>
       </c>
       <c r="C9" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v xml:space="preserve">تیرآهن 18 ذوب آهن  12 متری   IPE کارخانه  </v>
+        <v xml:space="preserve">تیرآهن 14 اهواز  12 متری   IPE تهران  </v>
       </c>
       <c r="B10" t="str">
-        <v>891273</v>
+        <v>101818182</v>
       </c>
       <c r="C10" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v xml:space="preserve">تیرآهن 18 ذوب آهن  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 14 بناب  12 متری   IPE تهران  </v>
       </c>
       <c r="B11" t="str">
-        <v>205454545</v>
+        <v>101818182</v>
       </c>
       <c r="C11" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>تیرآهن ذوب آهن 20 بنگاه اصفهان شاخه 12 متری</v>
+        <v>تیرآهن ذوب آهن 14 بنگاه اصفهان شاخه 12 متری</v>
       </c>
       <c r="B12" t="str">
-        <v>268181818</v>
+        <v>147272727</v>
       </c>
       <c r="C12" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v xml:space="preserve">تیرآهن 20 ذوب آهن  12 متری   IPE کارخانه  </v>
+        <v xml:space="preserve">تیرآهن 14 ذوب آهن  12 متری   IPE کارخانه  </v>
       </c>
       <c r="B13" t="str">
-        <v>990909</v>
+        <v>954910</v>
       </c>
       <c r="C13" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v xml:space="preserve">تیرآهن 20 ذوب آهن  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 14 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B14" t="str">
-        <v>268181818</v>
+        <v>147272727</v>
       </c>
       <c r="C14" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>تیرآهن ذوب آهن 22 بنگاه اصفهان شاخه 12 متری</v>
+        <v xml:space="preserve">تیرآهن    14 فایکو 12 متری بنگاه تهران </v>
       </c>
       <c r="B15" t="str">
-        <v>313636363</v>
+        <v>106363636</v>
       </c>
       <c r="C15" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v xml:space="preserve">تیرآهن 22 ذوب آهن  12 متری   IPE کارخانه  </v>
+        <v xml:space="preserve">تیرآهن 14 کرمانشاه  12 متری   IPE تهران  </v>
       </c>
       <c r="B16" t="str">
-        <v>981818</v>
+        <v>97272727</v>
       </c>
       <c r="C16" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v xml:space="preserve">تیرآهن 22 ذوب آهن  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 14 یزد  12 متری   IPE تهران  </v>
       </c>
       <c r="B17" t="str">
-        <v>313636363</v>
+        <v>110909091</v>
       </c>
       <c r="C17" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>تیرآهن ذوب آهن 24 بنگاه اصفهان شاخه 12 متری</v>
+        <v xml:space="preserve">تیرآهن 16    کرمانشاه  12 متری  کارخانه  </v>
       </c>
       <c r="B18" t="str">
-        <v>359090909</v>
+        <v>809091</v>
       </c>
       <c r="C18" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v xml:space="preserve">تیرآهن 24 ذوب آهن  12 متری   IPE کارخانه  </v>
+        <v>تیرآهن ذوب آهن 16 بنگاه اصفهان شاخه 12 متری</v>
       </c>
       <c r="B19" t="str">
-        <v>954545</v>
+        <v>180000000</v>
       </c>
       <c r="C19" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v xml:space="preserve">تیرآهن 24 ذوب آهن  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 16 ذوب آهن  12 متری   IPE کارخانه  </v>
       </c>
       <c r="B20" t="str">
-        <v>359090909</v>
+        <v>936728</v>
       </c>
       <c r="C20" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>تیرآهن ذوب آهن 27 بنگاه اصفهان شاخه 12 متری</v>
+        <v xml:space="preserve">تیرآهن 16 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B21" t="str">
-        <v>422727272</v>
+        <v>180000000</v>
       </c>
       <c r="C21" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v xml:space="preserve">تیرآهن 27 ذوب آهن  12 متری   IPE کارخانه  </v>
+        <v xml:space="preserve">تیرآهن 16 یزد  12 متری   IPE تهران  </v>
       </c>
       <c r="B22" t="str">
-        <v>963636</v>
+        <v>139090909</v>
       </c>
       <c r="C22" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v xml:space="preserve">تیرآهن 27 ذوب آهن  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 18 آریان فولاد  12 متری    کارخانه  </v>
       </c>
       <c r="B23" t="str">
-        <v>422727272</v>
+        <v>811818</v>
       </c>
       <c r="C23" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v xml:space="preserve">تیرآهن    30 ذوب آهن 12 متری بنگاه اصفهان </v>
+        <v>تیرآهن ذوب آهن 18 بنگاه اصفهان شاخه 12 متری</v>
       </c>
       <c r="B24" t="str">
-        <v>513636363</v>
+        <v>207272727</v>
       </c>
       <c r="C24" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>تیرآهن 30 ذوب آهن  12 متری   IPE کارخانه</v>
+        <v xml:space="preserve">تیرآهن 18 ذوب آهن  12 متری   IPE کارخانه  </v>
       </c>
       <c r="B25" t="str">
-        <v>1009090</v>
+        <v>909455</v>
       </c>
       <c r="C25" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v xml:space="preserve">تیرآهن 30 ذوب آهن  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 18 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B26" t="str">
-        <v>513636363</v>
+        <v>207272727</v>
       </c>
       <c r="C26" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v xml:space="preserve">تیرآهن    14 فایکو 12 متری بنگاه تهران </v>
+        <v xml:space="preserve">تیرآهن    18 فایکو 12 متری بنگاه تهران </v>
       </c>
       <c r="B27" t="str">
-        <v>106363636</v>
+        <v>170000000</v>
       </c>
       <c r="C27" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>تیرآهن    16 فایکو 12 متری بنگاه تهران</v>
+        <v xml:space="preserve">تیرآهن    18 ماهان 12 متری بنگاه تهران </v>
       </c>
       <c r="B28" t="str">
-        <v>135454545</v>
+        <v>163636363</v>
       </c>
       <c r="C28" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v xml:space="preserve">تیرآهن 24    آریان فولاد  12 متری  بنگاه تهران  </v>
+        <v xml:space="preserve">تیرآهن 18 یزد  12 متری   IPE تهران  </v>
       </c>
       <c r="B29" t="str">
-        <v>292727272</v>
+        <v>168181818</v>
       </c>
       <c r="C29" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v xml:space="preserve">تیرآهن 22    آریان فولاد  12 متری  بنگاه تهران  </v>
+        <v>تیرآهن 20 آریان فولاد  12 متری کارخانه</v>
       </c>
       <c r="B30" t="str">
-        <v>247272727</v>
+        <v>811818</v>
       </c>
       <c r="C30" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>تیرآهن 20 آریان فولاد  12 متری کارخانه</v>
+        <v>تیرآهن ذوب آهن 20 بنگاه اصفهان شاخه 12 متری</v>
       </c>
       <c r="B31" t="str">
-        <v>206363636</v>
+        <v>270909091</v>
       </c>
       <c r="C31" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v xml:space="preserve">تیرآهن 14 اهواز  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 20 ذوب آهن  12 متری   IPE کارخانه  </v>
       </c>
       <c r="B32" t="str">
-        <v>100000000</v>
+        <v>1000000</v>
       </c>
       <c r="C32" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v xml:space="preserve">تیرآهن 14 یزد  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 20 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B33" t="str">
-        <v>107727272</v>
+        <v>270909091</v>
       </c>
       <c r="C33" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v xml:space="preserve">تیرآهن 16 یزد  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 20 یزد  12 متری   IPE تهران  </v>
       </c>
       <c r="B34" t="str">
-        <v>135909090</v>
+        <v>209090910</v>
       </c>
       <c r="C34" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v xml:space="preserve">تیرآهن 18 یزد  12 متری   IPE تهران  </v>
+        <v>تیرآهن ذوب آهن 22 بنگاه اصفهان شاخه 12 متری</v>
       </c>
       <c r="B35" t="str">
-        <v>165909090</v>
+        <v>313636363</v>
       </c>
       <c r="C35" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v xml:space="preserve">تیرآهن 20 یزد  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 22 ذوب آهن  12 متری   IPE کارخانه  </v>
       </c>
       <c r="B36" t="str">
-        <v>199545455</v>
+        <v>963636</v>
       </c>
       <c r="C36" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>تیرآهن 22 یزد  12 متری   IPE تهران</v>
+        <v xml:space="preserve">تیرآهن 22 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B37" t="str">
-        <v>248636363</v>
+        <v>313636363</v>
       </c>
       <c r="C37" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v xml:space="preserve">تیرآهن 24    یزد  12 متری  بنگاه تهران  </v>
+        <v>تیرآهن 22 یزد  12 متری   IPE تهران</v>
       </c>
       <c r="B38" t="str">
-        <v>298636363</v>
+        <v>263636363</v>
       </c>
       <c r="C38" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v xml:space="preserve">تیرآهن 14 بناب  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 24    یزد  12 متری  بنگاه تهران  </v>
       </c>
       <c r="B39" t="str">
-        <v>100000000</v>
+        <v>313636363</v>
       </c>
       <c r="C39" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v xml:space="preserve">تیرآهن 16 بناب  12 متری   IPE تهران  </v>
+        <v>تیرآهن ذوب آهن 24 بنگاه اصفهان شاخه 12 متری</v>
       </c>
       <c r="B40" t="str">
-        <v>129109090</v>
+        <v>354545454</v>
       </c>
       <c r="C40" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v xml:space="preserve">تیرآهن    16 ماهان 12 متری بنگاه تهران </v>
+        <v xml:space="preserve">تیرآهن 24 ذوب آهن  12 متری   IPE کارخانه  </v>
       </c>
       <c r="B41" t="str">
-        <v>128181818</v>
+        <v>954545</v>
       </c>
       <c r="C41" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v xml:space="preserve">تیرآهن    18 ماهان 12 متری بنگاه تهران </v>
+        <v xml:space="preserve">تیرآهن 24 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B42" t="str">
-        <v>152681818</v>
+        <v>354545454</v>
       </c>
       <c r="C42" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>تیرآهن 14 کرمانشاه  12 متری   IPE کارخانه</v>
+        <v>تیرآهن ذوب آهن 27 بنگاه اصفهان شاخه 12 متری</v>
       </c>
       <c r="B43" t="str">
-        <v>763636</v>
+        <v>427272727</v>
       </c>
       <c r="C43" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v xml:space="preserve">تیرآهن 16    کرمانشاه  12 متری  کارخانه  </v>
+        <v xml:space="preserve">تیرآهن 27 ذوب آهن  12 متری   IPE کارخانه  </v>
       </c>
       <c r="B44" t="str">
-        <v>763636</v>
+        <v>981818</v>
       </c>
       <c r="C44" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v xml:space="preserve">تیرآهن 14    اطلس  12 متری  بنگاه تهران  </v>
+        <v xml:space="preserve">تیرآهن 27 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B45" t="str">
-        <v>92272727</v>
+        <v>427272727</v>
       </c>
       <c r="C45" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v xml:space="preserve">تیرآهن 16    خیام سپهر فولاد نیشابور  12 متری  بنگاه تهران  </v>
+        <v xml:space="preserve">تیرآهن    30 ذوب آهن 12 متری بنگاه اصفهان </v>
       </c>
       <c r="B46" t="str">
-        <v>138181818</v>
+        <v>522727272</v>
       </c>
       <c r="C46" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v xml:space="preserve">تیرآهن 20    خیام سپهر فولاد نیشابور  12 متری  بنگاه تهران  </v>
+        <v>تیرآهن 30 ذوب آهن  12 متری   IPE کارخانه</v>
       </c>
       <c r="B47" t="str">
-        <v>200009090</v>
+        <v>1009091</v>
       </c>
       <c r="C47" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>تیرآهن 14    خیام سپهر فولاد نیشابور  12 متری  بنگاه تهران</v>
+        <v xml:space="preserve">تیرآهن 30 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B48" t="str">
-        <v>109090909</v>
+        <v>522727272</v>
       </c>
       <c r="C48" t="str">
-        <v>1405/3/20</v>
+        <v>1405/5/3</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:C48"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>