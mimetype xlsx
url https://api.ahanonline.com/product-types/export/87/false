--- v3 (2026-07-25)
+++ v4 (2026-09-08)
@@ -387,591 +387,613 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C48"/>
+  <dimension ref="A1:C50"/>
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="1"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="62"/>
     <col min="2" max="2" customWidth="1" width="11"/>
-    <col min="3" max="3" customWidth="1" width="10"/>
+    <col min="3" max="3" customWidth="1" width="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>نام</v>
       </c>
       <c r="B1" t="str">
         <v>قیمت</v>
       </c>
       <c r="C1" t="str">
         <v>تاریخ اخرین قیمت</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v xml:space="preserve">تیرآهن 24    آریان فولاد  12 متری  بنگاه تهران  </v>
       </c>
       <c r="B2" t="str">
-        <v>292727272</v>
+        <v>340909091</v>
       </c>
       <c r="C2" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v xml:space="preserve">تیرآهن 22    آریان فولاد  12 متری  بنگاه تهران  </v>
       </c>
       <c r="B3" t="str">
-        <v>251818181</v>
+        <v>281818181</v>
       </c>
       <c r="C3" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>تیرآهن 14    خیام سپهر فولاد نیشابور  12 متری  بنگاه تهران</v>
+        <v xml:space="preserve">تیرآهن 20    خیام سپهر فولاد نیشابور  12 متری  بنگاه تهران  </v>
       </c>
       <c r="B4" t="str">
-        <v>109090909</v>
+        <v>240909090</v>
       </c>
       <c r="C4" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v xml:space="preserve">تیرآهن 16    خیام سپهر فولاد نیشابور  12 متری  بنگاه تهران  </v>
       </c>
       <c r="B5" t="str">
-        <v>140000000</v>
+        <v>159090909</v>
       </c>
       <c r="C5" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v xml:space="preserve">تیرآهن 16    خیام سپهر فولاد نیشابور  12 متری  بنگاه تهران  </v>
+        <v>تیرآهن 14    خیام سپهر فولاد نیشابور  12 متری  بنگاه تهران</v>
       </c>
       <c r="B6" t="str">
-        <v>140000000</v>
+        <v>122727272</v>
       </c>
       <c r="C6" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v xml:space="preserve">تیرآهن 12 ذوب آهن  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 16    فایکو  12 متری  بنگاه تهران  </v>
       </c>
       <c r="B7" t="str">
-        <v>133636363</v>
+        <v>159090909</v>
       </c>
       <c r="C7" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v xml:space="preserve">تیرآهن 14    اطلس  12 متری  بنگاه تهران  </v>
+        <v xml:space="preserve">تیرآهن 20    فایکو  12 متری  بنگاه تهران  </v>
       </c>
       <c r="B8" t="str">
-        <v>95454545</v>
+        <v>231818181</v>
       </c>
       <c r="C8" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>تیرآهن 14 کرمانشاه  12 متری   IPE کارخانه</v>
+        <v xml:space="preserve">تیرآهن 18    فایکو  12 متری  بنگاه تهران  </v>
       </c>
       <c r="B9" t="str">
-        <v>809091</v>
+        <v>195454545</v>
       </c>
       <c r="C9" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v xml:space="preserve">تیرآهن 14 اهواز  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 22    فایکو  12 متری  بنگاه تهران  </v>
       </c>
       <c r="B10" t="str">
-        <v>101818182</v>
+        <v>286363636</v>
       </c>
       <c r="C10" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v xml:space="preserve">تیرآهن 14 بناب  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 12 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B11" t="str">
-        <v>101818182</v>
+        <v>154545454</v>
       </c>
       <c r="C11" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>تیرآهن ذوب آهن 14 بنگاه اصفهان شاخه 12 متری</v>
+        <v xml:space="preserve">تیرآهن 14    اطلس  12 متری  بنگاه تهران  </v>
       </c>
       <c r="B12" t="str">
-        <v>147272727</v>
+        <v>113636363</v>
       </c>
       <c r="C12" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v xml:space="preserve">تیرآهن 14 ذوب آهن  12 متری   IPE کارخانه  </v>
+        <v xml:space="preserve">تیرآهن 14 یزد  12 متری   IPE تهران  </v>
       </c>
       <c r="B13" t="str">
-        <v>954910</v>
+        <v>122727272</v>
       </c>
       <c r="C13" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v xml:space="preserve">تیرآهن 14 ذوب آهن  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن    14 فایکو 12 متری بنگاه تهران </v>
       </c>
       <c r="B14" t="str">
-        <v>147272727</v>
+        <v>122727272</v>
       </c>
       <c r="C14" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v xml:space="preserve">تیرآهن    14 فایکو 12 متری بنگاه تهران </v>
+        <v>تیرآهن ذوب آهن 14 بنگاه اصفهان شاخه 12 متری</v>
       </c>
       <c r="B15" t="str">
-        <v>106363636</v>
+        <v>159090909</v>
       </c>
       <c r="C15" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v xml:space="preserve">تیرآهن 14 کرمانشاه  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 14 ذوب آهن  12 متری   IPE کارخانه  </v>
       </c>
       <c r="B16" t="str">
-        <v>97272727</v>
+        <v>1064001</v>
       </c>
       <c r="C16" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v xml:space="preserve">تیرآهن 14 یزد  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 14 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B17" t="str">
-        <v>110909091</v>
+        <v>156363636</v>
       </c>
       <c r="C17" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v xml:space="preserve">تیرآهن 16    کرمانشاه  12 متری  کارخانه  </v>
+        <v xml:space="preserve">تیرآهن 14 اهواز  12 متری   IPE تهران  </v>
       </c>
       <c r="B18" t="str">
-        <v>809091</v>
+        <v>122727272</v>
       </c>
       <c r="C18" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>تیرآهن ذوب آهن 16 بنگاه اصفهان شاخه 12 متری</v>
+        <v xml:space="preserve">تیرآهن 16 یزد  12 متری   IPE تهران  </v>
       </c>
       <c r="B19" t="str">
-        <v>180000000</v>
+        <v>159090909</v>
       </c>
       <c r="C19" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v xml:space="preserve">تیرآهن 16 ذوب آهن  12 متری   IPE کارخانه  </v>
+        <v>تیرآهن    16 فایکو 12 متری بنگاه تهران</v>
       </c>
       <c r="B20" t="str">
-        <v>936728</v>
+        <v>159090909</v>
       </c>
       <c r="C20" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v xml:space="preserve">تیرآهن 16 ذوب آهن  12 متری   IPE تهران  </v>
+        <v>تیرآهن ذوب آهن 16 بنگاه اصفهان شاخه 12 متری</v>
       </c>
       <c r="B21" t="str">
-        <v>180000000</v>
+        <v>200000000</v>
       </c>
       <c r="C21" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v xml:space="preserve">تیرآهن 16 یزد  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 16 ذوب آهن  12 متری   IPE کارخانه  </v>
       </c>
       <c r="B22" t="str">
-        <v>139090909</v>
+        <v>1064001</v>
       </c>
       <c r="C22" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v xml:space="preserve">تیرآهن 18 آریان فولاد  12 متری    کارخانه  </v>
+        <v xml:space="preserve">تیرآهن 16 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B23" t="str">
-        <v>811818</v>
+        <v>200000000</v>
       </c>
       <c r="C23" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>تیرآهن ذوب آهن 18 بنگاه اصفهان شاخه 12 متری</v>
+        <v xml:space="preserve">تیرآهن 18 یزد  12 متری   IPE تهران  </v>
       </c>
       <c r="B24" t="str">
-        <v>207272727</v>
+        <v>195454545</v>
       </c>
       <c r="C24" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v xml:space="preserve">تیرآهن 18 ذوب آهن  12 متری   IPE کارخانه  </v>
+        <v xml:space="preserve">تیرآهن    18 ماهان 12 متری بنگاه تهران </v>
       </c>
       <c r="B25" t="str">
-        <v>909455</v>
+        <v>195454545</v>
       </c>
       <c r="C25" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v xml:space="preserve">تیرآهن 18 ذوب آهن  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن    18 فایکو 12 متری بنگاه تهران </v>
       </c>
       <c r="B26" t="str">
-        <v>207272727</v>
+        <v>195454545</v>
       </c>
       <c r="C26" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v xml:space="preserve">تیرآهن    18 فایکو 12 متری بنگاه تهران </v>
+        <v>تیرآهن ذوب آهن 18 بنگاه اصفهان شاخه 12 متری</v>
       </c>
       <c r="B27" t="str">
-        <v>170000000</v>
+        <v>245454545</v>
       </c>
       <c r="C27" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v xml:space="preserve">تیرآهن    18 ماهان 12 متری بنگاه تهران </v>
+        <v xml:space="preserve">تیرآهن 18 ذوب آهن  12 متری   IPE کارخانه  </v>
       </c>
       <c r="B28" t="str">
-        <v>163636363</v>
+        <v>1091273</v>
       </c>
       <c r="C28" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v xml:space="preserve">تیرآهن 18 یزد  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 18 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B29" t="str">
-        <v>168181818</v>
+        <v>245454545</v>
       </c>
       <c r="C29" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>تیرآهن 20 آریان فولاد  12 متری کارخانه</v>
+        <v xml:space="preserve">تیرآهن 20 یزد  12 متری   IPE تهران  </v>
       </c>
       <c r="B30" t="str">
-        <v>811818</v>
+        <v>231818182</v>
       </c>
       <c r="C30" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>تیرآهن ذوب آهن 20 بنگاه اصفهان شاخه 12 متری</v>
+        <v>تیرآهن   20 فایکو 12 متری بنگاه تهران</v>
       </c>
       <c r="B31" t="str">
-        <v>270909091</v>
+        <v>231818181</v>
       </c>
       <c r="C31" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v xml:space="preserve">تیرآهن 20 ذوب آهن  12 متری   IPE کارخانه  </v>
+        <v>تیرآهن ذوب آهن 20 بنگاه اصفهان شاخه 12 متری</v>
       </c>
       <c r="B32" t="str">
-        <v>1000000</v>
+        <v>327272727</v>
       </c>
       <c r="C32" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v xml:space="preserve">تیرآهن 20 ذوب آهن  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 20 ذوب آهن  12 متری   IPE کارخانه  </v>
       </c>
       <c r="B33" t="str">
-        <v>270909091</v>
+        <v>1272727</v>
       </c>
       <c r="C33" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v xml:space="preserve">تیرآهن 20 یزد  12 متری   IPE تهران  </v>
+        <v xml:space="preserve">تیرآهن 20 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B34" t="str">
-        <v>209090910</v>
+        <v>327272727</v>
       </c>
       <c r="C34" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>تیرآهن ذوب آهن 22 بنگاه اصفهان شاخه 12 متری</v>
+        <v>تیرآهن 22 یزد  12 متری   IPE تهران</v>
       </c>
       <c r="B35" t="str">
-        <v>313636363</v>
+        <v>286363636</v>
       </c>
       <c r="C35" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v xml:space="preserve">تیرآهن 22 ذوب آهن  12 متری   IPE کارخانه  </v>
+        <v>تیرآهن  22 فایکو 12 متری بنگاه تهران</v>
       </c>
       <c r="B36" t="str">
-        <v>963636</v>
+        <v>286363636</v>
       </c>
       <c r="C36" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v xml:space="preserve">تیرآهن 22 ذوب آهن  12 متری   IPE تهران  </v>
+        <v>تیرآهن ذوب آهن 22 بنگاه اصفهان شاخه 12 متری</v>
       </c>
       <c r="B37" t="str">
-        <v>313636363</v>
+        <v>336363636</v>
       </c>
       <c r="C37" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>تیرآهن 22 یزد  12 متری   IPE تهران</v>
+        <v xml:space="preserve">تیرآهن 22 ذوب آهن  12 متری   IPE کارخانه  </v>
       </c>
       <c r="B38" t="str">
-        <v>263636363</v>
+        <v>1063636</v>
       </c>
       <c r="C38" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v xml:space="preserve">تیرآهن 24    یزد  12 متری  بنگاه تهران  </v>
+        <v xml:space="preserve">تیرآهن 22 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B39" t="str">
-        <v>313636363</v>
+        <v>336363636</v>
       </c>
       <c r="C39" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>تیرآهن ذوب آهن 24 بنگاه اصفهان شاخه 12 متری</v>
+        <v xml:space="preserve">تیرآهن 24    یزد  12 متری  بنگاه تهران  </v>
       </c>
       <c r="B40" t="str">
-        <v>354545454</v>
+        <v>340909091</v>
       </c>
       <c r="C40" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v xml:space="preserve">تیرآهن 24 ذوب آهن  12 متری   IPE کارخانه  </v>
+        <v>تیرآهن   24 فایکو 12 متری بنگاه تهران</v>
       </c>
       <c r="B41" t="str">
-        <v>954545</v>
+        <v>340909090</v>
       </c>
       <c r="C41" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v xml:space="preserve">تیرآهن 24 ذوب آهن  12 متری   IPE تهران  </v>
+        <v>تیرآهن ذوب آهن 24 بنگاه اصفهان شاخه 12 متری</v>
       </c>
       <c r="B42" t="str">
-        <v>354545454</v>
+        <v>390909091</v>
       </c>
       <c r="C42" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>تیرآهن ذوب آهن 27 بنگاه اصفهان شاخه 12 متری</v>
+        <v xml:space="preserve">تیرآهن 24 ذوب آهن  12 متری   IPE کارخانه  </v>
       </c>
       <c r="B43" t="str">
-        <v>427272727</v>
+        <v>1063636</v>
       </c>
       <c r="C43" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v xml:space="preserve">تیرآهن 27 ذوب آهن  12 متری   IPE کارخانه  </v>
+        <v xml:space="preserve">تیرآهن 24 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B44" t="str">
-        <v>981818</v>
+        <v>390909091</v>
       </c>
       <c r="C44" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v xml:space="preserve">تیرآهن 27 ذوب آهن  12 متری   IPE تهران  </v>
+        <v>تیرآهن ذوب آهن 27 بنگاه اصفهان شاخه 12 متری</v>
       </c>
       <c r="B45" t="str">
-        <v>427272727</v>
+        <v>463636363</v>
       </c>
       <c r="C45" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v xml:space="preserve">تیرآهن    30 ذوب آهن 12 متری بنگاه اصفهان </v>
+        <v xml:space="preserve">تیرآهن 27 ذوب آهن  12 متری   IPE کارخانه  </v>
       </c>
       <c r="B46" t="str">
-        <v>522727272</v>
+        <v>1100000</v>
       </c>
       <c r="C46" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>تیرآهن 30 ذوب آهن  12 متری   IPE کارخانه</v>
+        <v xml:space="preserve">تیرآهن 27 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
       <c r="B47" t="str">
-        <v>1009091</v>
+        <v>463636363</v>
       </c>
       <c r="C47" t="str">
-        <v>1405/5/3</v>
+        <v>1405/6/17</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
+        <v xml:space="preserve">تیرآهن    30 ذوب آهن 12 متری بنگاه اصفهان </v>
+      </c>
+      <c r="B48" t="str">
+        <v>745454545</v>
+      </c>
+      <c r="C48" t="str">
+        <v>1405/6/17</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="str">
+        <v>تیرآهن 30 ذوب آهن  12 متری   IPE کارخانه</v>
+      </c>
+      <c r="B49" t="str">
+        <v>1554545</v>
+      </c>
+      <c r="C49" t="str">
+        <v>1405/6/17</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="str">
         <v xml:space="preserve">تیرآهن 30 ذوب آهن  12 متری   IPE تهران  </v>
       </c>
-      <c r="B48" t="str">
-[...3 lines deleted...]
-        <v>1405/5/3</v>
+      <c r="B50" t="str">
+        <v>745454545</v>
+      </c>
+      <c r="C50" t="str">
+        <v>1405/6/17</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:C48"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:C50"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>قیمت کالاها</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 